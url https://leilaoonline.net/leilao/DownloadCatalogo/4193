--- v1 (2025-12-03)
+++ v2 (2026-04-12)
@@ -269,699 +269,615 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304793", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304793", "BOMBA SUBMERSA FLYGT PARA ÁGUA E BARRO 15HP 3.450 RPM")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304794", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304794", "BOMBA SUBMERSA FLYGT PARA ÁGUA E BARRO 15HP 3.450 RPM")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>7.200,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304795", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304795", "LOTE COM 13 UNIDADES DE ESTAQUEADORES DE VAZAMENTO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304796", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304796", "LI ADEIR - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305168", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305168", "ROÇADEIRA DE ARRASTO  C/ 2 FACAS; PARA GRAMA E VEGETAÇÃO MOD RP 500")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D13" s="4" t="inlineStr">
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>6.650,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305215", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305215", "LOTE COM 18 UNIDADES DE TESTE DE ESTANQUEIDADE")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C14" s="4" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305167", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305167", "CAMINHÃO FORD/CARGO 1317 E; ANO 2007/2007; COR BRANCA; COMB. DIESEL - SEM MUNCK E CARROCERIA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>54.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304797", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304797", "CAMINHÃO FORD CARGO 1722E; ANO 2009/2010; COR BRANCA; COMB. DIESEL ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>79.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304329", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304329", "CAMINHÃO FORD/CARGO 1317 E; 2007/2007; COR BRANCA; COMB. DIESEL ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>63.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303813", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303813", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303814", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303814", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304310", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304310", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D14" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="C15" s="4" t="inlineStr">
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304311", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304311", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>5.300,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304312", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304312", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D15" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A16" s="5" t="inlineStr">
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>4.550,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304313", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304313", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>5.300,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304314", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304314", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>5.100,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304315", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304315", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>5.300,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304316", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304316", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>5.050,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304317", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304317", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>5.050,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304318", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304318", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B16" s="4" t="inlineStr">
-[...461 lines deleted...]
-      </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>4.950,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304319", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304319", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>6.950,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>