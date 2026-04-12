--- v1 (2025-12-03)
+++ v2 (2026-04-12)
@@ -269,251 +269,223 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303465", "33665")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303465", "veja o vídeo!! CAMINHÃO M.BENZ/2726 6X4; ANO 2010/2010; COR BRANCA; COMB. DIESEL - IPVA 2025 OK - FROTA 30001885")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>116.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303467", "33666")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303467", "veja o vídeo!! CAMINHÃO M.BENZ/AXOR 3344S6X4; 2013/2013; COR BRANCA; COMB. DIESEL - IPVA 2025 OK - FROTA 30002089")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>82.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303468", "33667")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303468", "veja o vídeo!! CAMINHÃO M.BENZ/ATEGO 2730K6X4 CE; 2017/2017; COR BRANCA; COMB. DIESEL - IPVA 2025 OK - FROTA 30002231")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>100.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303469", "33668")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303469", "veja o vídeo!! CAMINHÃO VOLVO/VM 260 6X4R; 2008/2009; COR BRANCA; COMB. DIESEL - IPVA 2025 OK - FROTA 30001770")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>88.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303470", "33669")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303470", "veja o vídeo!! CAMINHÃO M.BENZ/AXOR LOC TRATOR; 2013/2013; COR BRANCA; COMB. DIESEL - IPVA 2025 OK - FROTA 30002080")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>106.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303472", "33670")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303472", "veja o vídeo!! CAMINHÃO M.BENZ/AXOR LOC TRATOR; 2013/2013; COR BRANCA; COMB. DIESEL - IPVA 2025 OK - FROTA 30002082")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>94.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303473", "33671")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303473", "veja o vídeo!! CAMINHÃO SCANIA/R113 E 6X4 360; 1997/1998; COR BRANCA; COMB. DIESEL - IPVA 2025 OK")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>81.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>