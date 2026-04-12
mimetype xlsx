--- v1 (2025-12-24)
+++ v2 (2026-04-12)
@@ -269,2235 +269,1959 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300483", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300483", "MOTOCULTIVADOR BUFFALO MOD. BDFE1120PLUS / PARTIDA ELÉTRICA COM ACESSÓRIOS COMPLETO - SEM USO. SEM GARANTIA")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>5.300,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300497", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300497", " LOTE COM LUMINÁRIAS DIVERAS EM LED E OUTROS - SEM GARANTIA")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301131", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301131", " LAVA E SECA MIDEA 10,5 KG SMART - FUNCIONANDO/LACRADO- SEM GARANTIA")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301132", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301132", " LAVA E SECA MIDEA 10,5 KG - FUNCIONANDO SEM GARANTIA")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300498", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300498", " 08 UN. MATERIAIS DIVERSOS SENDO; ( 03 escovas secadoras , 02 secador 1 cooler pc, e 02 suporte para microfone ) TODOS SEM USO - SEM GARANTIAS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300494", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300494", " LOTE COM DIVERSOS ITENS, FIOS E OUTROS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301129", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301129", " LAVA E SECA MIDEA 10,2 KG - FUNCIONANDO SEM USO/LACRADO( SEM DETALHES)- SEM GARANTIA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301130", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301130", " LAVA E SECA MIDEA 10,2 KG - FUNCIONANDO SEM USO/LACRADO- SEM GARANTIA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301126", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301126", " ADEGA MIDEA - COMPRESSOR 24 GARRAFAS - SEM USO COM LEVES DETALHES ESTÉTICOS( SEM GARANTIA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301135", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301135", " ADEGA MIDEA - COMPRESSOR 24 GARRAFAS - SEM USO COM LEVES DETALHES ESTÉTICOS( SEM GARANTIA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301137", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301137", " ADEGA MIDEA - COMPRESSOR 24 GARRAFAS - SEM USO COM LEVES DETALHES ESTÉTICOS( SEM GARANTIA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300503", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300503", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300500", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300500", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301124", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301124", " 04 CADEIRAS DE ESCRITÓRIO E 4 BANQUETAS - SEM GARANTIAS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300499", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300499", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301136", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301136", " 04 CADEIRAS DE ESCRITÓRIO E 4 BANQUETAS - SEM GARANTIAS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300505", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300505", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301134", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301134", " 04 CADEIRAS DE ESCRITÓRIO E 4 BANQUETAS - SEM GARANTIAS")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300495", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300495", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301127", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301127", " DIVERSOS ITENS DE ELETRO E OUTROS - SEM GARANTIAS")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>370,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301125", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301125", " 07 CADEIRAS DIVERSAS - SEM GARANTIAS")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>670,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300502", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300502", " ADEGA DE VINHO/34 GARRAFAS / COM COMPRESSOR (PRIMEIRO VIDRO QUEBRADO ) SEM GARANTIAS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301128", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301128", " 05 AIR FRYER MIDEA - SEM USO , SEM GARANTIA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300504", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300504", " LOTE COM VENTILADORES DE TETO / FALTANDO PEÇAS / SEM GARANTIAS")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300484", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300484", "REFRIGERADOR MIDEA 347 LITROS - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D13" s="4" t="inlineStr">
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>990,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301133", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301133", " 05 AIR FRYER MIDEA - SEM USO , SEM GARANTIA")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302149", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302149", "04 UN. - CADEIRAS ESTOFADAS AMARELAS - NO ESTADO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300490", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300490", " APROX. 60 UN. CÂMEARAS DE AR MARCA FAMESTIL / LACRADAS/SEM USO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302152", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302152", " 01 UN. ADEGA MIDEA 24 GARRAFAS COMPRESSOR E 1 UN. MÁQUINA DE COSTURA ELGIN ( SEM USO ) NO ESTADO")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>720,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300496", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300496", " ADEGA DE VINHOS EM BOM ESTADO - 2,50 M ALTURA X 1,00 M LARGURA")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300501", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300501", " ADEGA DE VINHOS EM BOM ESTADO - 2,50 M ALTURA X 1,00 M LARGURA")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300511", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300511", " 02 UN. FOGÃO DE INDUÇÃO MIDEA ( 1 COM VIDRO QUEBRADO) - SEM TESTES/SEM GARANTIAS")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>190,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300513", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300513", " LOTE DIVERSOS ( VENTILADORES E CIXAS DE SOM) - SEM GARANTIA")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>560,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300485", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300485", " APROX. 52 UN. - FERRAMENTAS MANUAIS E OUTROS/SEM USO /SEM GARANTIAS")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300487", "036")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300487", " 05 UN. -FILM DE PVC STRESH ( 1.400 METROS CADA ROLO)")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>620,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300488", "037")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300488", " 05 UN. -FILM DE PVC STRESH ( 1.400 METROS CADA ROLO)")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>620,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300512", "038")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300512", " LAVA E SECA 10 KG MIDEA - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300489", "039")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300489", " 05 UN. -FILM DE PVC STRESH ( 1.400 METROS CADA ROLO)")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>620,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300514", "040")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300514", " LAVA E SECA 10 KG MIDEA - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302148", "041")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302148", " LOTE COM DIVERSAS EMBALAGENS , BOBINAS E OUTROS")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300486", "042")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300486", " 07 UN. - CORREIAS DIVERSOS MODELOS PARA COLHEITADEIRA / SEM GARANTIA")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302151", "043")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302151", " LOTE COM BOBINAS PARA IMPRESSORA")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>170,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302150", "044")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302150", " LOTE DE CÂMERAS DIVERSAS - SEM GARANTIA - NO ESTADO")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302147", "045")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302147", " SUCATA - 19 UN. TVS - SENDO (10 UN. PHILCO 32 " E 09 UN. MULTILASER 24" ) SEM GARANTIA")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...15 lines deleted...]
-      <c r="D15" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302153", "046")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302153", " LOTE COM CAIXAS DE SOM, FERRAMENTAS E OUTROS - SEM TESTE - NO ESTADO")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E15" s="5" t="inlineStr">
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>820,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300479", "051")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300479", " APROX. 51 PACOTES DE PEPITE PARA LABORATÓRIO")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300478", "052")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300478", " APROX. 21 PEÇAS PARA BETONEIRA")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...53 lines deleted...]
-      <c r="D17" s="4" t="inlineStr">
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300480", "054")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300480", " APROX. 120 PEÇAS PARA DOMO")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>720,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300481", "075")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300481", "LOTE DE PEÇAS PARA CADEIRAS DE ESCRITÓRIO")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302316", "1000")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302316", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E17" s="5" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C18" s="4" t="inlineStr">
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302317", "1001")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302317", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D18" s="4" t="inlineStr">
+      <c r="D61" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E18" s="5" t="inlineStr">
-[...1343 lines deleted...]
-      <c r="E60" s="5" t="inlineStr">
+      <c r="E61" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F60" s="4" t="inlineStr">
+      <c r="F61" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-[...20 lines deleted...]
-      <c r="E61" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302337", "1002")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302337", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F61" s="4" t="inlineStr">
+      <c r="F62" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-[...20 lines deleted...]
-      <c r="E62" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302339", "1003")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302339", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F62" s="4" t="inlineStr">
+      <c r="F63" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-[...20 lines deleted...]
-      <c r="E63" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302338", "1004")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302338", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F63" s="4" t="inlineStr">
+      <c r="F64" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-[...20 lines deleted...]
-      <c r="E64" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302336", "1005")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302336", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F64" s="4" t="inlineStr">
+      <c r="F65" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-[...20 lines deleted...]
-      <c r="E65" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302335", "1006")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302335", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F65" s="4" t="inlineStr">
+      <c r="F66" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-[...20 lines deleted...]
-      <c r="E66" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302318", "1007")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302318", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F66" s="4" t="inlineStr">
+      <c r="F67" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-[...20 lines deleted...]
-      <c r="E67" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302315", "1008")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302315", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F67" s="4" t="inlineStr">
+      <c r="F68" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-[...20 lines deleted...]
-      <c r="E68" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302314", "1009")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302314", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F68" s="4" t="inlineStr">
+      <c r="F69" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-[...20 lines deleted...]
-      <c r="E69" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302313", "1010")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/302313", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F69" s="4" t="inlineStr">
+      <c r="F70" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-[...20 lines deleted...]
-      <c r="E70" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300482", "1069")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300482", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F70" s="4" t="inlineStr">
+      <c r="F71" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-[...20 lines deleted...]
-      <c r="E71" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300492", "1070")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300492", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F71" s="4" t="inlineStr">
+      <c r="F72" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-[...20 lines deleted...]
-      <c r="E72" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300491", "1071")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300491", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F72" s="4" t="inlineStr">
+      <c r="F73" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-[...20 lines deleted...]
-      <c r="E73" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300493", "1072")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300493", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021.")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F73" s="4" t="inlineStr">
+      <c r="F74" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-[...20 lines deleted...]
-      <c r="E74" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300509", "1073")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300509", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F74" s="4" t="inlineStr">
+      <c r="F75" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-[...20 lines deleted...]
-      <c r="E75" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300510", "1074")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300510", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F75" s="4" t="inlineStr">
+      <c r="F76" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-[...20 lines deleted...]
-      <c r="E76" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300508", "1076")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300508", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F76" s="4" t="inlineStr">
+      <c r="F77" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-[...20 lines deleted...]
-      <c r="E77" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300506", "1079")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300506", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F77" s="4" t="inlineStr">
+      <c r="F78" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-[...30 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300507", "1082")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/300507", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>