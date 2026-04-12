--- v0 (2025-11-06)
+++ v1 (2026-04-12)
@@ -269,443 +269,391 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299320", "020")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299320", "CARRETA SEMI-REBOQUE SR/RANDON SR CAR; ANO 2011/2012")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>20.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301738", "025")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/301738", "CAMINHÃO FORD/F4000; ANO 1977/1977; COR AZUL; COMB. DIESEL; C/ PRANCHA ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>43.750,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299321", "030")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299321", "LANCHA FOCKER 222; ANO 2005; MOTOR YAMAHA 200HP 2 TEMPOS; CARRETA DE ENCALHE")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>46.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299316", "035")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299316", "CAMINHÃO VOLVO/NH12380 4X2T; 2002/2003; COR BRANCA; COMB. DIESEL")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299311", "045")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299311", "veja o vídeo!! GM/CHEVROLET 11000; 1986/1986; BRANCA; DIESEL; MOTOR PERKINS - FUNCIONANDO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299313", "055")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299313", "CAMINHÃO M. BENZ/L 1113; 1973/1973; VERMELHA; DIESEL; C/ MUNCK (GARRAFINHA) 3 TONELADAS - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...90 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>41.750,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299314", "060")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299314", "CAMINHÃO M. BENZ/LK 1113; 1980/1981; AMARELA; DIESEL; BASCULANTE; DIREÇÃO HIDRÁULICA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299315", "065")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299315", "CAMINHÃO PIPA M. BENZ/LK 1513; 1980/1980; COR AMARELA; COMB. DIESEL; C/ 2 EIXOS - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D15" s="4" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299319", "085")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299319", "TRATOR MASSEY FERGUSON 35X; ANO INDEFINIDO; MOTOR 4CC")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E15" s="5" t="inlineStr">
-[...90 lines deleted...]
-      <c r="D18" s="4" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299326", "090")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299326", "veja o vídeo!! TRATOR VALMET 85 ID; ANO 1979 - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E18" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D19" s="4" t="inlineStr">
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299324", "100")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299324", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E19" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D20" s="4" t="inlineStr">
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299327", "105")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299327", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E20" s="5" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299328", "110")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/299328", "LOTE COM 11 BORRACHAS DE DIVERSAS APLICAÇÕES DE APROX. 25M E 01 GAXETA GRAFITADA DE 5/8")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.001,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>