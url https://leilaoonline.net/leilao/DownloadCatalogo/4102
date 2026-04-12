--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,347 +269,307 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/298706", "003")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/298706", "MERCEDES ANO 1985; COMB. DIESEL; 300D - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297846", "005")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297846", "veja o vídeo!! FORD/FIESTA GL; 2001/2001; BRANCA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>8.250,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297841", "010")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297841", "veja o vídeo!! GM/CORSA ST; 2000/2001; VERMELHA; GASOLINA - FUNCIONANDO ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>20.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297849", "015")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297849", "VW/VOYAGE GL; 1990/1990; BEGE; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297861", "020")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297861", "veja o vídeo!! VW/POLO 1.6; 2002/2003; BEGE; GASOLINA - FUNCIONANDO ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>16.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297856", "025")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297856", "MERCEDES BENZ C280; ANO 1995; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297840", "030")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297840", "veja o vídeo!! VW/SANTANA PATRULHEIRO; 2006/2006; VERMELHA; GASOLINA - FUNCIONANDO - LEGALIZADO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297859", "035")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297859", "FORD/JEEP; 1973/1973; COR VERDE; COMB. GASOLINA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...158 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297853", "040")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297853", "FORD/DEL REY; 1983/1984; MARROM; ALCOOL - NÃO FUNCIONA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297862", "045")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297862", "veja o vídeo!! FIAT/147 L; 1978/1978; MARROM; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>