--- v0 (2025-10-20)
+++ v1 (2026-04-12)
@@ -269,155 +269,139 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297654", "013")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297654", "ADUBADOR UNIPORT 3030 NPK, Ano: 2018, Frota: 249003, HORIM.: 15028,4.  Com avarias em geral, vendido no estado, sem os agregados. Com módulo eletrônico avariado. Quadro central com corrosão e cilindros hidr.c/ vazamento. Cabine com avarias.; Não foi testado e parou com problemas.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>200.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297655", "014")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297655", "Drone Modelo: PHANTON: CHASSI. ( OAXDE1KOB31746) Frota: 330206. Ano: 2017. Possui pequenas avarias. Estrutura em geral é Regular. hélices estão com alguns pequenas avarias. Baterias com algumas avarias( trincados). está funcionando.  MOTORES E ESTABILIZADORES NÃO TESTADOS. ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297656", "015")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297656", "TRATOR  JD 6110J, Ano: 2014. CHASSI: BM6110JTFA007546.  FROTA:  224602 HORIM.:  24003,5 OBS:  O trator encontra-se com avarias, corrosão e desgaste por uso. Será vendido sem os agregados. Carpete e forro tras. Danifiados. motor não foi testado. Pneus ruins. Vendido No Estado. ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>120.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297657", "016")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/297657", "TRATOR  JD 6110J, Ano: 2014. CHASSI:BM611JJFA007549..FROTA: 224603 HORIM.:  21922 OBS:  O trator parou funcionando. Sem os agregados. Motor não foi testado. Interiorcom algumas avarias Pneus meia vida.. Vendido No Estado. ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>120.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>