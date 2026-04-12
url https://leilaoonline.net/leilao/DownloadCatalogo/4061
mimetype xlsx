--- v0 (2025-10-14)
+++ v1 (2026-04-12)
@@ -269,859 +269,755 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294934", "005")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294934", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>91.250,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294923", "010")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294923", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>92.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294930", "015")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294930", "CAMINHÃO VW/15.180 CNM; 2010/2011; BRANCA; DIESEL - FUNC. - FIPE APROX.: R$ 208.469,00")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294901", "020")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294901", "veja o vídeo!! GM/CHEVROLET 11000; 1986/1986; BRANCA; DIESEL; MOTOR PERKINS - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294904", "025")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294904", "CAMINHONETE GM/CHEVROLET D20 LUXO; 1986/1986; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>33.750,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294924", "030")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294924", "CAMINHÃO M. BENZ/1721; 1995/1995; BRANCA; DIESEL; BASCULANTE; C/ CAÇAMBA FACCHINI 2008 - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294920", "035")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294920", "CAMINHÃO M. BENZ/LK 1113; 1980/1981; AMARELA; DIESEL; BASCULANTE; DIREÇÃO HIDRÁULICA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294919", "040")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294919", "CAMINHÃO M. BENZ/L 1113; 1973/1973; VERMELHA; DIESEL; C/ MUNCK (GARRAFINHA) 3 TONELADAS - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>59.250,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294921", "045")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294921", "CAMINHÃO PIPA M. BENZ/LK 1513; 1980/1980; COR AMARELA; COMB. DIESEL; C/ 2 EIXOS - FUNCIONANDO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294902", "050")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294902", "veja o vídeo!! CAMINHÃO FORD/F12000 L; 1995/1995; BRANCA; DIESEL; C/ MUNCK - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>60.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294925", "055")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294925", "CAMINHÃO FORD/F350; 1973/1973; CINZA; DIESEL; MOTOR 229; QUINTA MARCHA - FUNCIONANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>28.750,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...15 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294929", "060")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294929", "CAMINHÃO VOLVO/NH12380 4X2T; 2002/2003; COR BRANCA; COMB. DIESEL")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294927", "065")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294927", "CAMINHÃO GUINCHO PLATAFORMA IVECO DAILY3510; ANO 2002/2002; COR BRANCA; COMB. DIESEL")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294931", "070")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294931", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294903", "075")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294903", "FORD/JEEP; 1973/1973; COR VERDE; COMB. GASOLINA")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>14.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294926", "080")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294926", "LANCHA FOCKER 222; ANO 2005; MOTOR YAMAHA 200HP 2 TEMPOS; CARRETA DE ENCALHE")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>41.250,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...106 lines deleted...]
-      <c r="C16" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294913", "085")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294913", "CARRETA")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294912", "090")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294912", "CARRETA SEMI-REBOQUE SR/RANDON SR CAR; ANO 2011/2012")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>59.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294917", "095")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294917", "EMPILHADEIRA CLARK; CAP. APROX. 7 TON; À DIESEL; AUTOMÁTICA; MOTOR PERKINS 4CC; SEM IDENT. DE ANO")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>50.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294908", "100")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294908", "TRATOR FORD DEXTA; ANO INDEFINIDO (1958 A 1964) - FUNCIONANDO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294907", "105")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294907", "TRATOR VALMET 80 ID - FUNCIONANDO")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
-      <c r="D16" s="4" t="inlineStr">
-[...478 lines deleted...]
-      </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294909", "110")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294909", "veja o vídeo!! TRATOR VALMET 85 ID; ANO 1979 - FUNCIONANDO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294906", "115")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294906", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294911", "120")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294911", "TRATOR MASSEY FERGUSON 35X; ANO INDEFINIDO; MOTOR 4CC")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294914", "125")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294914", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294955", "130")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294955", "LOTE COM 11 BORRACHAS DE DIVERSAS APLICAÇÕES DE APROX. 25M E 01 GAXETA GRAFITADA DE 5/8")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>