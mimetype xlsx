--- v0 (2025-10-14)
+++ v1 (2026-04-12)
@@ -269,1723 +269,1511 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293814", "1000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293814", " PULVERIZADOR JOHN DEERE MOD. JD4630 ANO 2015")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>295.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293820", "1001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293820", " PULVERIZADOR JOHN DEERE MOD. JD4630 ANO 2015")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>295.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293811", "1002")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293811", " PULVERIZADOR MASSEY FERGUSON MOD. 9335 ANO 2021")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>495.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293813", "1003")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293813", " PULVERIZADOR MASSEY FERGUSON MOD. 9335 ANO 2020")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>445.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293818", "1004")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293818", " TRATOR AGRICOLA MASSEY FERGUSON MOD. 4291 ANO 2010 - 4X4")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293817", "1005")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293817", " TRATOR AGRICOLA NEW HOLLAND MOD. TM 180 ANO 2007 - 4X4")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>120.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293815", "1006")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293815", " TRATOR AGRICOLA NEW HOLLAND MOD. TM 165 ANO 2002 - 4X4")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293810", "1007")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293810", " TRATOR AGRICOLA JOHN DEERE MOD. 7225J ANO 2013 - 4X4")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>250.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293819", "1009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293819", " PLANTADEIRA MASSEY FERGUSON MOD. MF515 ANO 2018")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>135.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293821", "1010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293821", " PLANTADEIRA MASSEY FERGUSON MOD. MF515 ANO 2016 - 8 linhas")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>115.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293816", "1011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293816", " PÁ CARREGADEIRA SDLG MOD. LG 938L ANO 2015")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293822", "1012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293822", " TRATOR VALTRA MOD.114 ANO 2022 COM LÂMINA E CONCHA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>170.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293835", "1013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293835", " TRATOR CBT MOD.1105 ANO APROX. 1982 / COM LÂMINA - FUNCIONANDO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293823", "1014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293823", " TRATOR ESTEIRA KOMATSU MOD. D30 ANO APROX. 1980 - FUNCIONANDO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293825", "1015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293825", " GRADE TATU MOD. 24 X 28 - COM CONTROLE REMOTO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293840", "1016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293840", " SEMI-REBOQUE FACCHINI 3 EIXOS -ANO 2020 - ( SEM PNEUS/PORTA CONTAINER)")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293841", "1017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293841", " PÁ CARREGADEIRA FIATALLIS MOD. FW140 ANO 2005 - AR CONDICIONADO -FUNCIONANDO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>138.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293834", "1018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293834", " PÁ CARREGADEIRA LONKING ANO 2001 ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>130.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293828", "1019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293828", " ESCAVADEIRA CATERPILLAR MOD. 336D ANO 2010 - FUNCIONANDO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>280.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293824", "1020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293824", " MOTONIVELADORA CATERPILLAR MOD. 120G ANO1997 - ARTICULADA / EQUIPANDO COM PÁ E GARFO - FUNCIONANDO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>220.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293839", "1021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293839", " PÁ CARREGADEIRA KOMATSU MOD. WA180 ANO 2004 - 10.00HRS. - OPERACIONAL")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>170.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293827", "1022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293827", " ROLO COMPACTADOR TEMA-TERRA MOD. SP8000 ANO 1984 - 4 PNEUS TRASEIROS/3 PNEUS DIANTEIROS / OPERACIONAL")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>69.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293831", "1023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293831", " TRATOR DE ESTEIRA CATERPILLAR MOD. D6C ANO 1971")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>190.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293826", "1024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293826", " TRATOR DE PNEUS NEW HOLLAND MOD. T8 295 ANO 2017 - FUNCIONANDO")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>350.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293836", "1025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293836", " TRATOR DE PNEUS VALTRA MOD. BM 110 ANO 2004 TRAÇADO 4X4 - FUNCIONANDO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>95.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293837", "1026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293837", " TRATOR DE PNEUS VALTRA MOD. BM 205I ANO 2011 /AR CONDICIONADO - FUNCIONANDO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>160.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293847", "1028")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293847", " CARRETA JAN MAGNO PLUS 10 TON. ANO 2002")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293843", "1029")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293843", " CARRETA JAN MAGNO PLUS 10 TON. ANO 2005")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293842", "1030")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293842", " CARRETA JAN MAGNO PLUS 10 TON. ANO 2012 - FLUXO DE ÓLEO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>49.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293863", "1031")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293863", " CARRETA JAN MAGNO PLUS 10 TON. ANO 2011 - FLUXO DE ÓLEO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>49.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293858", "1032")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293858", " TRATOR NEW HOLLAND MOD. TM 165 ANO 2007")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>130.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293855", "1033")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293855", " TRATOR NEW HOLLAND MOD. TM 180 ANO 2005")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>130.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293851", "1034")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293851", " TRATOR NEW HOLLAND MOD. TM 180 ANO 2008")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>130.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293864", "1035")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293864", " TRATOR NEW HOLLAND MOD. TL75 ANO 2005")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293832", "2000")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293832", " PERFURATRIZ")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293838", "2002")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293838", " IMPLEMENTO TANQUE CAPACIDADE 2000 LITROS")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.850,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293833", "2003")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293833", " PEÇAS DIVERSAS CATEPILLAR")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293830", "2004")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293830", " 11 UN. RADIADORES JOHN DEERE: (3 DE AR E 8 DE AGUA)")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>7.200,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293829", "2005")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293829", " 04 UN. TANQUES DIESEL MASSEY FERGUSON 7180")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293854", "2006")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293854", " KIT PULVERIZADOR CENTRAL COM BARRAS")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293861", "2007")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293861", " 02 UN. - MESA DO GIRO JOHN DEREE")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293853", "2008")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293853", " TANQUE ESPARGEDOR COM MOTOR A GASOLINA")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293848", "2009")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293848", " PAR DE ESTEIRAS RODANTE JOHN DEREE")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293845", "3000")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293845", " COMBOIO BOZZA 5.000 LITROS ANO 2010 /EQUIPAMENTO LUBRIFICANTE")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293846", "3001")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293846", " IVECOFIAT/DAILY C.C1 ANO 2002/2002 - DIESEL - COR AMARELA")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293859", "3002")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293859", " MB/L 1618 ANO 1993/1993 DIESEL COR VERMELHA - CARROCERIA ABERTA")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293857", "3003")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293857", " CARROCERIA GRANELEIRA 10 MTS DE COMPRIMENTO X 2 MTS DE ALTURA DE GUARDA / ASSOALHO CHAPA - ANO 2024")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293862", "3004")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293862", " CARROCERIA GRANELEIRA 8,5 MTS DE COMPRIMENTO X 2 MTS DE ALTURA DE GUARDA / ASSOALHO CHAPA - ANO 2024")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293856", "3005")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293856", " TANQUE PIPA BOZZA 18.000 LITROS")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293852", "3006")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293852", " BAÚ 5 METROS ANO 2007")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293850", "3007")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293850", " CARROCERIA PARA CANA ANO 2007 - PLATAFORMA")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293860", "3008")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293860", " GARRA SUCATEIRA")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293849", "3009")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293849", " ESCAVADEIRA KOMATSU MOD. PC200 ANO 2009")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>130.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>