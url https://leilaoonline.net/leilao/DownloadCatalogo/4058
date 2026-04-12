--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,571 +269,503 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293765", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293765", " GUINDASTE GROVE RT 530E 2014/2014 - Manitowoc ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>500.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293764", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293764", " PLATAFORMA HANGCHA TIPO TESOURA 100XEL 8M, CAP. 450 KG")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293779", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293779", " PLATAFORMA HANGCHA TIPO TESOURA 100XEL 8M, CAP. 450 KG")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293771", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293771", " EMPILHADEIRA CHL CPCD 70 - 2012 - CAP. 7 T")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>125.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293763", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293763", " PLATAFORMA GENIE ARTICULADA Z45/25J  - 2014/2014")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>143.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293770", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293770", " PLATAFORMA GENIE ARTICULADA Z80/60J - 2014/2014")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>150.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...25 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293766", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293766", " MOTOBOMBA NETZSCH HIDROJATO FLOW 2020")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293777", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293777", " COMPRESSOR CP ESTACIONÁRIO - 2013 - PRES. MÁX. 7 BAR")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>43.750,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293773", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293773", " Lote com: 06 unid. GUINCHOS GROVE ELÉTRICOS VEICULAR  ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293767", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293767", " TORRE DE EMPILHADEIRA ( Ronaldinho) ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293768", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293768", " GAIOLA DE FERRO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293776", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293776", " EXAUSTORES  DE  PAREDE e CARCAÇAS DE EXAUSTOR ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293774", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293774", " BOMBA LEMASA HIDROJATO  L 1503 - 2019")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>115.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...111 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293769", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293769", " CAPOTA DE FIBRA  - Renault Oroch")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293772", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293772", " MALÕES DE FERRAMENTAS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...100 lines deleted...]
-      <c r="F19" s="4" t="inlineStr">
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-[...15 lines deleted...]
-      <c r="D20" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293775", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293775", " PERFURADORES MANUAL")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E20" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F20" s="4" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-[...190 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293778", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293778", " LIZARD JET comet do brasil 40K - 2022")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>