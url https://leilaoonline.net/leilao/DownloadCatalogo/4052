--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,731 +269,643 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294003", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294003", " Empilhadeira Hyster H55FT - 2012 - Hr.: 4.266 - Motor no fim da vida útil - VSM e painel queimado. Transmissão com defeito")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294005", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294005", " Empilhadeira Hyster H55FT - 2012 - Hr.: 22327 - Parafuso do coxinho da transmissão quebrado; sem cilindro de deslocamento lateral; pneus com desgaste.")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294021", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294021", " Empilhadeira Hyster H55FT - 2012 - Hr.: 22171 - Sem torre, sem motor, sem radiador, transmissão com defeito.")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294002", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294002", " Empilhadeira Hyster H55FT - 2011 - Hr.: 20819 - Motor no fim da vida útil, transmissão com defeito e pneus com desgaste.")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294008", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294008", " Empilhadeira Hyster - GLP055FT - 2009 - Motor no fim da vida útil, torre com desgaste e pneus com desgaste.")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>17.400,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294015", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294015", " Empilhadeira Hyster GLP055FT - 2009 - Hr.: 25714 - Motor no fim da vida útil, pneus com desgaste.")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>20.100,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294007", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294007", " Empilhadeira Hyster GLP055FT - 2009 - Hr.: 24883  - Motor no fim da vida útil, componentes hidráulicos com vazamento e banco quebrado")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>16.900,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294009", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294009", " Empilhadeira Hyster GLP055FT - 2009 - Hr.: 25545 - Motor no fim da vida útil; sem cilindro central da torre.")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>16.900,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294014", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294014", " Empilhadeira 2008 - Hr.: 27436 - Motor no fim da vida útil, pneus com desgaste e torre com desgaste.")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>19.100,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294001", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294001", " Empilhadeira Yale - GLP050VXYVSE084 - 2009 - Hr.: 27000 - Motor no fim da vida útil, pneus com desgaste, componentes hidráulicos com vazamento.")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>16.100,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294022", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294022", " Empilhadeira Hyster H55FT - 2008 - Hr.: 21313 - Motor no fim da vida útil, pneus com desgaste.")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294013", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294013", " Empilhadeira Hyster H55FT - 2014 - Hr.: 21259 - Motor no fim da vida útil,pneus com desgaste, painel eVSM queimados.")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>164</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>27.900,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294010", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294010", " Escavadeira Hyundai R210LC-7 - 2008 - Hr.:  20000 - Motor e braços retirados do equipamento (motor no fim da vida útil, braços com desgaste).")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>31.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294016", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294016", " Escavadeira Hyundai R210LC-7 2010 - Hr.:  20000 - Acidentada")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>5.250,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294017", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294017", " Escavadeira Hyundai - R220LC-9S - 2007 - Hr.: 12428. Elo da esteira quebrado e braço elevação soldado.")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>399</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>113.250,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294020", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294020", " Peças sobressalentes de 02 unid. de escavadeira Hyundai R210LC-7 - 2008/2010")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>33.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294019", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294019", " Escavadeira Caterpillar Cat CL-01 - 2001 - Hr.: 21346 - Chassi quebrado próximo ao braço de elevação.")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>53.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294006", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294006", " Pá carregadeira Hyundai HL757-7A - 2011 - Hr. 12.550 - Vazamento de óleo na transmissão e caixa de direção com desgaste.")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
-[...361 lines deleted...]
-      <c r="F23" s="4" t="inlineStr">
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>44.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-[...25 lines deleted...]
-      <c r="F24" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294018", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294018", " Pá carregadeira Hyundai HL757-9 - 2015 - Hr.: 14968 - Motor no fim da vida útil,bomba hidráulica comdesgaste.")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>30.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-[...25 lines deleted...]
-      <c r="F25" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294004", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294004", " Mini carregadeira VOLVO/ MC70C - 2015 - Hr.:  2.000 - Problemas no motor do ventilador de resfriamento.")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>36.250,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-[...25 lines deleted...]
-      <c r="F26" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294011", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294011", " Pá carregadeira Hyundai HL75 - 9 S - 2015 - Hr.: 16.000 - Embuchamento central quebrado, chassi dianteiro retorcido, bomba hidráulica com desgaste.")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>18.250,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-[...158 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294012", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/294012", " Guindaste Clark 714 - 2003 - Hr.:   2000 - Motor no fim da vida útil, freios com desgaste e vazamento de componentes hidráulicos.")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>30.250,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>