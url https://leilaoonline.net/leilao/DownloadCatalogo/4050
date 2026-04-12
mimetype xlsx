--- v0 (2025-10-27)
+++ v1 (2026-04-12)
@@ -269,635 +269,559 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293575", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293575", "GRUPO GERADOR  250 KVA / MOTOR CUMMINS NT855 - NO ESTADO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>28.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293576", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293576", "03 UN. BOBINAS DE AÇO /CONSTRUÇÃO 6X41 / DIÂMETRO 28,6MM / LANCES DE 630M CADA/ PESO TOTAL APROX. 5.300 KGS.")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>39.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293577", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293577", "[VENDA POR KILO] - APROX. 3.000 KILOS DE CORRENTE NAVAL ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...77 lines deleted...]
-      </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>4,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293579", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293579", "[VENDA POR KILO] - APROX. 10.000 KILOS DE PERFIL U 8 POLEGADAS")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1,80</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293709", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293709", "01 UN. - ÂNCORA TIPO DANFORTH - PESO APROXIMADO 8.400 KGS.")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>49.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/295110", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/295110", "02 UN. - BOBINAS DE CABO DE AÇO - CONSTRUÇÃO 6X36 / DIÂMETRO 32MM / LANCES DE 1.2360M CADA - PESO APROX. 11 TON. ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/295282", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/295282", "03 UN. ROLOS  CABOS DE AMARRAÇÃO /LANCES DE APROX. 200M (CADA)")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293066", "014")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293066", " 03 UN.  CABOS DE AMARRAÇÃO SENDO; 01 UN. CABO DE AMARRAÇÃO CETIM 4,5" COR BRANCO APROX. 110 METROS, 01 UN CABO DE AMARRAÇÃO NYLON 3,5" COR AMARELO APROX. 110 METROS E 01 UN. CABO DE AMARRAÇÃO NYLON 3,5" COR LARANJA APROX. 110 METROS")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293065", "015")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293065", " 05 UN. BOIAS DE SINALIZAÇÃO NÁUTICA 1,65M X 55CM ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293067", "018")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293067", " BARCO DE FERRO ( BALEEIRA) 8000C x 2000L x 1000A")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293064", "019")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293064", " BARCO DE FERRO ( BALEEIRA) 8000C x 2000L x 1000A")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293068", "021")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293068", " SEÇÃO DE LANÇA DE GUINDASTE: 03 UN. SENDO 01 TUBO QUADRADO 2000A x 1900L x 6300C E 02 UN. TUBO REDONDO 1900A x 1700L x 6250")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293069", "022")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293069", "MOITÃO ( USADO NO ESTADO)")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293070", "023")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293070", "03 UN. FLUTUANTES ONDULADOS SENDO; 01 MEDIDA APROX. 1000MMX700MM E 02 MEDIDA APROX. 2000MMX1350MM")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293071", "025")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293071", "02 UN. BOX METÁLICOS - 3200mm X 1600 X 600 ( USADO NO ESTADO)")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293072", "026")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293072", "10 UN. - CARRETÉIS ( USADOS NO ESTADO)")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293073", "030")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293073", "BOTE SEM MOTOR   - USADO  SEM GARANTIA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293074", "037")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293074", "11 UN. -  BARRICAS DE MADEIRA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>3.900,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293075", "039")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293075", "07 UN. -  BÓIAS DE AÇO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>9.900,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>