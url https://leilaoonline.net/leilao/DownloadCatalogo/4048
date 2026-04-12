--- v0 (2025-10-27)
+++ v1 (2026-04-12)
@@ -269,251 +269,223 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292987", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292987", " Grupo Gerador Motor: Komatsu -Ano: 2013/13 -Gabinado -Potência: 1200 cv -Horas: 3.800 -Funcionando")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>230.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292989", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292989", " Lote com: 05 compressores estacionários - sendo 04 de 60 pés e 01 de 200 pés")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292985", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292985", " Lote com: Caixa de incendio c 85 x l 40 x p 30 = 23 - Caixa de incendio c 75 x l 45 x p 17 = 10 - Caixa de incendio c 90 x l 60 x p 17 = 1 - Caixa de incendio c 70 x l 30 x p 25 = 4")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292983", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292983", " Caixa d'água 80 mil litros -Reformada na parte externa e interna")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>42.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292988", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292988", " Caldeira Argus Ano: 2013 -Água quente -Volume: 8000")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292986", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292986", " Lote de Formas de escada metálica - Marca: CSM")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>29.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/295873", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/295873", "Lote com: Aproximadamente 4.000 assentos e aproximadamente 500 pranchetas - Escolares - Sem uso")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>