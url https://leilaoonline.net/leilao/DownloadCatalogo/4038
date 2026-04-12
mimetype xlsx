--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,283 +269,251 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/295814", "33648")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/295814", "COLHEDORA CANA, ESTEIRA; MARCA: CASE; MOD: A8800; ANO 2014 - NÃO FUNCIONA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293322", "33649")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293322", "veja o vídeo!! I/VW AMAROK CS 4X4 S; 2017/2018; BRANCA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292562", "33650")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292562", "veja o vídeo!! GM/C20 CUSTOM S; 1992/1992; VERMELHA; GASOL./GNV - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292552", "33655")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292552", "PLANTADEIRA ADUBADEIRA GRÃOS TATU ULTRA FLEX 17/17; ANO 2010/2010")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292557", "33658")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292557", "TRATOR 265 MASSEY FERGUSON; ANO 1986")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>31.250,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292555", "33659")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292555", "LOTE COM 2 DISCOS CORTE DE BASE DA COLHEDORA DE CANA JOHN DEERE")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292559", "33664")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292559", "FIAT/DOBLO RONTAN AMB2; 2010/2011; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292561", "33665")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292561", "CAMINHÃO VOLKSWAGEN; ANO 1985 - MOTOR FUNCIONANDO - SEM DIREITO A DOCUMENTAÇÃO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>