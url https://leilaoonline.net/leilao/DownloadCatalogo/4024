--- v0 (2025-10-14)
+++ v1 (2026-04-12)
@@ -269,571 +269,503 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291394", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291394", "EMPILHADEIRA HYUNDAI; MOD 30L _7; CAP. 2,5 TON.; ANO 2008; COMB GLP - FUNCIONANDO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>38.750,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291395", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291395", "EMPILHADEIRA DAEWOO; ANO 1998; MODELO G20S; TORRE AMPLA VISÃO; COMB GLP; CAP. 2 TON. - FUNCIONANDO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>33.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291396", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291396", "EMPILHADEIRA DAEWOO; ANO 1998; MODELO G20S; TORRE AMPLA VISÃO; COMB GLP; CAP. 2 TON. - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>34.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291399", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291399", "veja o vídeo!! EMPILHADEIRA CLARK; 7 TONELADAS; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>40.250,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291397", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291397", "EMPILHADEIRA CLARK 7000KG GLP - FUNCIONANDO, NÃO ACOMPANHA CILINDRO DE GLP")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>45.750,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291402", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291402", "EMPILHADEIRA YALE 3000KG GLP - FUNCIONANDO, NÃO ACOMPANHA CILINDRO DE GLP")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>25.250,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291403", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291403", "EMPILHADEIRA YALE 1500KG GLP - FUNCIONANDO, NÃO ACOMPANHA CILINDRO DE GLP")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291405", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291405", "EMPILHADEIRA CLARK 2500KG GLP - FUNCIONANDO, NÃO ACOMPANHA CILINDRO DE GLP")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>29.750,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291406", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291406", "EMPILHADEIRA CLARK 7000KG 6,3M C/ DESLOCADOR LATERAL - FUNCIONANDO, NÃO ACOMPANHA CILINDRO DE GLP")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...201 lines deleted...]
-      <c r="D17" s="4" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>65.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291407", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291407", "EMPILHADEIRA ELÉTRICA CLARK 1250KG - FUNCIONANDO, ACOMPANHA CARREGADOR")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291409", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291409", "EMPILHADEIRA ELÉTRICA AMEISE 2000KG TRIPLEX 7,30M - FUNCIONANDO, NÃO ACOMPANHA CARREGADOR")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291410", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291410", "EMPILHADEIRA ELÉTRICA PANTOGRÁFICA YALE NDR35 1.600 KG - NÃO ACOMPANHA CARREGADOR")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E17" s="5" t="inlineStr">
-[...58 lines deleted...]
-      <c r="D19" s="4" t="inlineStr">
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291411", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291411", "PALETEIRA ELÉTRICA AMEISE 1250KG - FUNCIONANDO, NÃO ACOMPANHA CARREGADOR")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292999", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/292999", "EMPILHADEIRA DAEWOO; ANO 1998; MODELO G20S; TORRE AMPLA VISÃO; COMB. GLP; CAP. 2 TON.")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E19" s="5" t="inlineStr">
-[...90 lines deleted...]
-      <c r="D22" s="4" t="inlineStr">
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291400", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291400", "LOTE COM 03 UNIDADES DE RODAS DE EMPILHADEIRAS COM PNEUS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E22" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D23" s="4" t="inlineStr">
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291401", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/291401", "LOTE COM 02 CILINDROS DE GÁS GLP PARA EMPILHADEIRAS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E23" s="5" t="inlineStr">
-[...68 lines deleted...]
-      <c r="F25" s="4" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-[...30 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293000", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/293000", "EMPILHADEIRA DAEWOO; ANO 1998; MODELO G20S; TORRE AMPLA VISÃO; COMB. GLP; CAP. 2 TON.")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>