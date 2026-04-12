--- v0 (2025-10-14)
+++ v1 (2026-04-12)
@@ -269,1403 +269,1231 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290668", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290668", "UNIDADE HIDRÁULICA MARCA RACINE")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>4.250,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290669", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290669", "UNIDADE HIDRÁULICA MARCA BUCHER; CAP. 250 LITROS")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290670", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290670", "BRAÇO ROBÓTICO FANUC ROBOT S 420F; C/ PAINEL DE FORÇA")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290671", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290671", "BRAÇO ROBÓTICO FANUC ROBOT S 420F; C/ PAINEL DE FORÇA")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290672", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290672", "BRAÇO ROBÓTICO FANUC ROBOT S 420F; SEM PAINEL DE FORÇA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290673", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290673", "TRANSFORMADOR DE 3 FASES H 480 N 380; ANO 2020")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290674", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290674", "TRANSFORMADOR DE 3 FASES H 480 N 380; ANO 2020")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290675", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290675", "TRANSFORMADOR 30 KVA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290676", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290676", "TRANSFORMADOR 25 KVA ZILMIER")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290677", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290677", "LOTE COM 8 COMPRESSORES DE AR DIVERSOS TAMANHOS")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>4.600,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290685", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290685", "CORTADOR DE ASFALTO/CIMENTO TYROLIT C/ MOTOR HONDA GASOLINA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290686", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290686", "RARIDADE MÁQUINA GRÁFICA HEIDELBERG 1950")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290687", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290687", "TRATOR À DIESEL; PARA ESPARRAMAR BORRACHA EM CAMPO DE GRAMA SINTÉTICA - FUNCIONANDO")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290688", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290688", "GUINDASTE DE COLUNA; MARCA ADITY BIRLA UTILIZADO EM USINAS OU INDÚSTRIAS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290689", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290689", "LOTE COM DIVERSOS TIFOR")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290690", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290690", "MÁQUINA DE SOLDA BAMBOZZI")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290691", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290691", "LOTE COM 5 UNIDADES DE ACOPLAMENTO PARA REDUTORES DE USINA")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290693", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290693", "REDUTOR GRANDE COM MOTOR ELÉTRICO 220V; C/ CARRETEL COM CABO DE AÇO")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290694", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290694", "REDUTOR MARCA TRANSMOTECNICA; C/ MOTOR ELÉTRICO")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290695", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290695", "REDUTOR DE VELOCIDADE PEQUENO C/ MOTOR ELÉTRICO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290696", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290696", "REDUTOR E CLOSET GEAR DRIVE")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290697", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290697", "REDUTOR DE GRANDE PORTE PARA USINAS; REDUÇÃO 1:19 ENTRADA; ROTAÇÃO 180; MARCA ZANINI")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290698", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290698", "COMBOIO COMPOSTO DE TANQUE DE COMBUSTÍVEL E CABINE COM BOMBA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290699", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290699", "CARRETINHA TANQUE REBOCÁVEL; DUPLO EIXO; EQUIPADA C/ MOTO-BOMBA VW (MOTOR DE FUSCA) E ESPARGIDOR TRASEIRO; CAP. APROX. 4.800L ")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290700", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290700", "GERADOR HONDA MOD 4.000; GASOLINA; SAÍDA 110/220V")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290701", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290701", "GERADOR HONDA; MOD EM 2.200X; COMB. GASOLINA")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290702", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290702", "GERADOR BRANCO MOD B4T 10.000; SAÍDAS 110/220V E 12V; COMB. GASOLINA")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290703", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290703", "LOTE COM 10 COMPRESSORES DE AR")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290704", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290704", "CARRETINHA SOMENTE PARA USO INTERNO REFORÇADA INDUSTRIAL")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290705", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290705", "CARRETA TRANSPORTE DE BOBINA")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290706", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290706", "PLATAFORMA MÓVEL PARA CARREGAMENTO DE CAMINHÕES")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290707", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290707", "PISTÃO HIDRÁULICO")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290708", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290708", "GÍRICA PARA MOTOR; CAP. 3 TON.; MARCA ZELOSO")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290709", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290709", "PLATAFORMA DE ELEVAÇÃO CARGA C/ REDUTOR E MOTOR ELÉTRICO")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290710", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290710", "PLATAFORMA DE ELEVAÇÃO CARGA C/ REDUTOR E MOTOR ELÉTRICO")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290711", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290711", "PLATAFORMA PARA ELEVAÇÃO DE PESSOAS")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290712", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290712", "CONCHA HIDRÁULICA")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290713", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290713", "PLACA VIBRATÓRIA DE SOLO CM20 DIESEL MOTOR AGRALE")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290714", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290714", "UNIDADE HIDRÁULICA PORTÁTIL C/ MOTOR À GASOLINA")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A15" s="5" t="inlineStr">
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290715", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290715", "UNIDADE HIDRÁULICA PORTÁTIL C/ MOTOR À GASOLINA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290716", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290716", "LOTE COM 14 MACACOS HIDRÁULICOS E 8 UNIDADES HIDRÁULICAS PARA MACAQUEAMENTOS DE PONTES")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...51 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290717", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290717", "RESERVATÓRIO/MISTURADOR EM AÇO INÓX")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>2.700,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...1150 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290718", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290718", "RESERVATÓRIO/MISTURADOR EM AÇO INÓX")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>