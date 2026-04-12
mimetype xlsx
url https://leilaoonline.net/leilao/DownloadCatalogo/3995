--- v0 (2025-10-14)
+++ v1 (2026-04-12)
@@ -269,1979 +269,1735 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288833", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288833", " GRUPO GERADOR STEMAC 400KVA WEG MOTOR CUMMINS ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>63.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288836", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288836", " COMPRESSOR INCOMAR TIPO BITZER")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288838", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288838", " COMPRESSOR INCOMAR TIPO BITZER ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288840", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288840", " COMPRESSOR BITZER")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290516", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290516", "TORNO MECÂNICO ROMI I30A")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288839", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288839", " ELEVADOR MONTA CARGA PLATAFORMA 1X1M X 2,85M ALTURA X 600KG")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288841", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288841", " TUNEL DE ENCOLHIMENTO WELDOTRON 550 X 250CM")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288834", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288834", " PLAINA DE MESA OMIL")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>12.600,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290521", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290521", "GUILHOTINA HIDRÁULICA HIMECA 3000MM X 5 MM 1/4''")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288835", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288835", " SELADORA TERMO ENCOLHÍVEL TECTRON CKB40")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288843", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288843", " SELADORA TERMO ENCOLHÍVEL DAL PACK 500")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288842", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288842", " BOBINADOR E DESBOBINADOR ELÉTRICO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>3.150,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290517", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290517", "COMPRESSOR ATLAS COPCO GX7 - CÓD. 1379")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290518", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290518", "COMPRESSOR ATLAS COPCO GX7 - CÓD. 1404")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290520", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290520", "DOBRADEIRA SORG 3000MM X 3,20MM 1/8")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290522", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290522", "GUILHOTINA CALVI 2000 X 5 MM - CÓD. 1619")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288846", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288846", " AGITADOR DE PENEIRAS VIBRATÓRIO PRODUTESTE TELASTEM 6 ESTÁGIOS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>4.900,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288844", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288844", " MÁQUINA PARA FECHAMENTO DE CAIXAS DE PAPELÃO COM FITA ADESIVA MARCA CYKLOP")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288845", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288845", " SERRA DE FITA HORIZONTAL ROMARFRA 250MM")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>15.400,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288847", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288847", " SERRA DE FITA HORIZONTAL ETT 250MM")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288849", "023")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288849", " CARRINHO PALETEIRO EM AÇO INÓX")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288848", "026")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288848", " BOMBA DE VÁCUO EDWARDS E2M5 0,5CV")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288850", "029")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288850", " MÁQUINA DE COSTURA VIGORELLI")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288852", "030")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288852", " MÁQUINA PARA CORTAR VERGALHÃO ATÉ 7/8'' SOMAR")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288855", "031")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288855", " DOBRADEIRA MANUAL 1 METRO")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>3.150,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288854", "033")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288854", " ARMÁRIO COM VENTILAÇÃO COM PRATELEIRAS DE INÓX")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288853", "034")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288853", " BATEDOR MISTURADOR PLANETÁRIA AÇO INÓX")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288856", "035")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288856", " BANCADA DE FERRO 160 X 75 X 76 CM")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>420,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288857", "037")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288857", " TORNO MECÂNICO DE BANCADA SANCHES BLANES ")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>5.250,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288859", "043")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288859", " MOTOBOMBA KSB MOTOR 40 CV")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288861", "045")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288861", " MOTOBOMBA KSB MOTOR 40 CV")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288864", "046")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288864", " MOTOBOMBA KSB MOTOR 40 CV")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288873", "048")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288873", " ENCARTELADORA SKIN RAL-TEC")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288878", "050")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288878", "POLITRIZ 10CV - CÓD. 325")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288879", "051")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288879", "PRATELEIRA DE FERRO C 3M X L 0,3M X A 200M - CÓD. 107")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288880", "052")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288880", "TRANSFORMADOR DE ENERGIA TRIFÁSICO 220V/380V 40KVA ULTRA POWER")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288881", "053")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288881", "TRANSFORMADOR TRIFÁSICO ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288882", "054")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288882", "GERADOR DE ENERGIA A GASOLINA VULCAN VGE 7200")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288883", "055")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288883", "COMPRESSOR GA37 SOFTSTARTER 220V")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>25.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288884", "056")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288884", "ELETROFORJA 35KVA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...15 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288885", "057")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288885", "MOTOR ELÉTRICO TRIFÁSICO WEG 60 CV 4 POLOS 380V")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288886", "058")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288886", "GIRAFA HIDRÁULICA 3000KG ZELOSO")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288887", "059")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288887", "TORNO DE CORREIA")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288888", "060")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288888", "BOMBA DE ÁGUA 2CV")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288889", "061")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288889", "BOMBA DE ÁGUA 2CV")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288890", "062")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288890", "BOMBA DE ÁGUA 2CV")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288891", "063")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288891", "BOMBA DE ÁGUA 2CV")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288892", "064")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288892", "GERADOR DE ENERGIA 60KVA IR 380V DIESEL REBOQUE CARRETINHA")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288894", "065")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288894", "TANQUE MISTURADOR EM AÇO INÓX 200 LITROS")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288897", "066")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288897", "DOBRADEIRA DE CHAPAS MANUAL 500MM")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288899", "067")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288899", "DIVISOR ROTATIVO EM AÇO INÓX DIALMÁTICA - CÓD. 1208")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290513", "068")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290513", "DESENTUPIDORA RIDGID")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290514", "069")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290514", "DESENTUPIDORA RIDGID KOLLMANN K1000 MOTOR GASOLINA ")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290515", "070")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290515", "DESENTUPIDORA RIDGID KOLLMANN K500 MOTOR GASOLINA ")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290519", "071")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290519", "MÁQUINA DE SOLDA BAMBOZZI TRR 2600")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290523", "072")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290523", "ESCADA EM AÇO INÓX 2 METROS DE ALTURA")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290524", "073")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290524", "COMPRESSOR DE PISTÃO 15 PÉS")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290542", "074")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290542", "ESTUFA PARA LABORATÓRIO QUIMIS")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...47 lines deleted...]
-      <c r="D15" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290583", "075")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290583", "LAMINADOR ELÉTRICO PARA OURIVES FEROLLA")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290634", "076")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290634", "MOTOBOMBA À DIESEL DETROIT")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E15" s="5" t="inlineStr">
-[...1758 lines deleted...]
-      </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290667", "077")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290667", "MÁQUINA PARA MADEIRA")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>