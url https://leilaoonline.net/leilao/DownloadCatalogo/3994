--- v0 (2025-10-14)
+++ v1 (2026-04-12)
@@ -269,507 +269,447 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288821", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288821", " ESCAVADEIRA CAT 320; CHASSI: CAT00320HBR620224; ANO: 2020;  FROTA:  323002 HORIM.:  hr: 17914,1 OBS:  equipamento em geral está com amassados,desgaste em uso, durante o check-list evidenciado vazamento de óleo. O motor não foi testado. O equipamento será vendido da forma que se encontra e sem os ag")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>227.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288822", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288822", " MOTONIVELADORA CAT 140K; CHASSI: Cat0140KKJPA06110; ANO: 2020;  FROTA:  228006 HORIM.:  Hr: 14825,7 OBS:  Vidro dianteiro quebrado, equipamento em geral com avarias e arranhados. Motor Diesel com defeito e equipamento não foi testado. Motor está com problemas e não foi testado. Cabine do equipament")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>465.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288820", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288820", " MOTONIVELADORA CAT 140K; CHASSI: CAT0140KJJPA06108; ANO: 2022;  FROTA:  228007 HORIM.:  Hr: 16186,2 OBS:  Retrovisores do LE e LD quebrados. Equipamento em geral com avarias e desgaste de uso.  Interior da Cabine com algumas avarias. Pneus Ruins.(6)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>435.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288824", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288824", " MOTONIVELADORA CAT 140K; CHASSI:  CAT0140kCJPA06006; ANO: 2021;  FROTA:  328006 HORIM.:  Hr: 16085,5 OBS:  O motor parou funcionando, transmissão ok,sistema hidráulico faltando o cilindro de movimento lateral do círculo da lâmina. Algumas avarias em geral no interior da cabine. Sistema elétrico ok ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>455.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288823", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288823", " MOTONIVELADORA CAT 140K; CHASSI: CAT0140KEJPA06053; ANO: 2021;  FROTA:  328008 HORIM.:  Hr: 19201,4 OBS:  Parou funcionando, porém não foi testado. Pneus Ruins.(6)")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>465.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288825", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288825", " MOTONIVELADORA CAT 140K; CHASSI: ; ANO: 2022;  FROTA:  328009 HORIM.:  Hr: 18066,5 OBS:  Motor do giro da lâmina não está operante. (Engrenagem quebrada).  Motor faltando a mangueira da admissão da turbina, está sem o cardan da bomba hidráulico e sem o acoplamento do cardán. Maquina está dando part")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>405.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288831", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288831", " PÁ CARREGADEIRA CAT 924K; CHASSI: CAT0924KEKW402527; ANO: 2020; FROTA:  232007 HORIM.:   Hr: 15216 OBS:  Equipamento em geral com avarias. paralamas dianteiros quebrados, avarias na moldura traseira. Pneus ruins.(04). Cabine com algumas avarias em geral e será retirados os agregados da empresa inst")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>230.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288826", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288826", " PÁ CARREGADEIRA CAT 924K; CHASSI: CAT0924KPKW402547; ANO: 2020;  FROTA:  232008 HORIM.:  Hr: 14230 OBS:  Interior do equipamento com algumas avarias em geral, pintura com desgaste, sem os paralamas dianteiros. Funcionando normal, avarias nas lanternas traseiras, desgastes dos faróis dianteiro da ca")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>247.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288830", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288830", " PÁ CARREGADEIRA CAT 924K; CHASSI: CAT0924KLKW402556; ANO: 2020;  FROTA:  232009 HORIM.:  Hr: 15098 OBS:  Avarias em geral do equipamento, paralamas quebrados. Cabine do equipamento em geral com avarias. Pneus Ruins.(4)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>240.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288828", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288828", " PÁ CARREGADEIRA CAT 924K; CHASSI: CAT0924KHKW402557; ANO: 2020;  FROTA:  332007 HORIM.:  Hr: 15013,8 OBS:  O equipamento possui avarias, desgaste por uso. Paralamas com algumas avarias. O interior da cabine com algumas avarias em geral. O equipamento será vendido sem os agregados da empresa. Vidro ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>242.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288827", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288827", " PÁ CARREGADEIRA CAT 924K; CHASSI: CAT0924kkW402548; ANO: 2020;  FROTA:  332008 HORIM.:  Hr: 15402 OBS:  Avarias nas carenagens de fibra. Paralamas quebrados. Cabine do equipamento em geral com avarias. Pneus Ruins.(4)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>245.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288829", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288829", " PÁ CARREGADEIRA CAT 924K; CHASSI: CAT0924KW402555; ANO: 2020;  FROTA:  332009 HORIM.:  Hr: 14627,8 OBS:  O equipamento em geral com desgaste de uso, alguns amassados e avarias. Concha do equipamento com avarias e desgastes de uso. Interior do equipamento com algumas avarias em geral. Pneus Ruins.(4")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>245.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/289045", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/289045", "ADUBADOR UNIPORT 3030 NPK, Ano: 2018, Frota: 249003, HORIM.: 15028,4.  Com avarias em geral, vendido no estado, sem os agregados. Com módulo eletrônico avariado. Quadro central com corrosão e cilindros hidr.c/ vazamento. Cabine com avarias.; Não foi testado e parou com problemas.")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>155.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...335 lines deleted...]
-      <c r="D23" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290684", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290684", "Drone Modelo: PHANTON: CHASSI. ( OAXDE1KOB31746) Frota: 330206. Ano: 2017. Possui pequenas avarias. Estrutura em geral é Regular. hélices estão com alguns pequenas avarias. Baterias com algumas avarias( trincados). está funcionando.  MOTORES E ESTABILIZADORES NÃO TESTADOS. ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E23" s="5" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290735", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290735", "TRATOR  JD 6110J, Ano: 2014. CHASSI: BM6110JTFA007546.  FROTA:  224602 HORIM.:  24003,5 OBS:  O trator encontra-se com avarias, corrosão e desgaste por uso. Será vendido sem os agregados. Carpete e forro tras. Danifiados. motor não foi testado. Pneus ruins. Vendido No Estado. ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>122.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>