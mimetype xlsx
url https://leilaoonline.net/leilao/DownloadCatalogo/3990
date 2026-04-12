--- v0 (2025-10-14)
+++ v1 (2026-04-12)
@@ -269,1275 +269,1119 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290692", "008")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290692", "Estação de Tratamento de Efluentes (ETE), incluindo Estação Elevatória, Reator Anaeróbio de Fluxo Ascendente (UASB) e Filtro Biológico Percolador (FBP). Capacidade 36m³/dia")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288598", "009")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288598", " 12 IMPRESSORAS DIVERSAS E PERIFÉRICOS")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288596", "016")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288596", " 4 BASTÕES DE RONDA TOP DATA VIGGIA, 2 NEGATOSCÓPIOS, 1 SUPORTE P/ PROJETOR 2 DVDS")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288599", "027")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288599", " RÁDIOS E CARREGADORES DIVERSOS")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290884", "105")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/290884", " CABINE DE AUDIOMETRIA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288597", "118")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288597", " CPUS SMS, TECLADOS, CABEÇOTES P/ IMPRESSORA, CORTADOR DE PAPEL")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288601", "143")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288601", " FILTRO DE ÁGUA LOGOS LR 6C")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288600", "154")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288600", " 3 LUMINÁRIAS DE EMERGÊNCIA, 20 LUMINÁRIAS P/ LÂMPADA FLUORESCENTE")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288606", "174")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288606", " 1 ESTUFA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288604", "201")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288604", " 4 CADEIRAS GIRATÓRIAS, 3 CADEIRAS FIXAS S/ BRAÇOS, 8 CADEIRAS DE MADEIRA, 19 CADEIRAS PLÁSTICAS E 2 LIXEIRAS PLÁSTICAS")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288603", "202")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288603", " 1 DOSADOR, 1 AUDIÔMETRO, 1 GRAVADOR ELETROQUÍMICO E 1 LÁPIS ELÉTRICO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288605", "203")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288605", " ENCADERNADORAS E ARQUIVOS PLÁSTICOS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288611", "204")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288611", " 1 FONTE DE ALIMENTAÇÃO DAWER PS-3002D E 1 REGISTRADOR JUMO LOGOSCREEN 500CF")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288608", "205")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288608", " NOTEBOOKS, PLACAS, MODENS, CABOS, IMPRESSORAS E TERMÔMETROS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288607", "206")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288607", " CALIBRES DE SOLDA, TRENAS, NÍVEIS E RELÓGIO COMPARADOR")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288609", "207")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288609", " 2 FRISADEIRAS / REBORDADEIRAS, COSSINETES, FLANGEADORAS P/ TUBO, TARRACHAS MANUAIS E ESQUADROS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288610", "208")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288610", " 4 CARRINHOS, MANGUEIRAS DIVERSAS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288612", "209")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288612", " LUMINÁRIAS DIVERSOS (S/ LÂMPADAS)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288613", "210")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288613", "GUILHOTINA DE PAPEL")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288614", "211")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288614", " LIXAS TIPO CINTA DIVERSAS")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288620", "212")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288620", " TORNO (ADAPTADO) C/ MOTOR WEG 12,5 CV E 1 TENSIONADOR")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288615", "213")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288615", " LÂMPADAS DIVERSAS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288619", "214")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288619", " TELEFONES E CELULARES DIVERSOS")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288616", "215")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288616", " TV LED 43", CARREGADORES, 3 MÁQUINAS DIGITAIS SONY, MICROFONES, BASES P/ MONITORES, ANTENA")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288617", "216")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288617", " 2 SUCATAS DE PNEUS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288618", "217")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288618", " 9 MESAS, 1 ARMÁRIO, 2 PIAS E MÓVEIS DESMONTADOS DIVERSOS")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288621", "218")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288621", " ESFERAS DE VIDRO P/ JATEADORA")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288623", "219")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288623", " 1 ARMÁRIO-ESTUFA (ADAPTADO) E 1 ESTUFA DE MANUTENÇÃO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288622", "220")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288622", " LUMINÁRIAS DIVERSOS (S/ LÂMPADAS)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288624", "221")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288624", " APROX. 40 PALLETS DIVERSOS")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>75.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288625", "222")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288625", " 4 ESCADAS DE ALUMÍNIO DIVERSAS")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>930,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288626", "223")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288626", " CHUVEIRO LAVA-OLHOS E CALHAS DIVERSAS")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288627", "224")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288627", " 4 CARRINHOS E 1 CARRIOLA")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288629", "225")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288629", " 1 CILINDRO HIDRÁULICO SOPRANO; PRES.: 190 KGF/CM²")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288628", "226")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288628", " 2 CAIXAS D'ÁGUA, CAP.: 20000L, C/ MOTOBOMBA")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>2.750,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288654", "307")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288654", "TORNERS, GEL HIGIENIZADOR E PORTA SABONETES")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288655", "316")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288655", "02 ROÇADEIRAS")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
-[...63 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288656", "317")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288656", "08 EXAUSTORES")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...1118 lines deleted...]
-      </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288801", "320")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288801", "07 CARROS HIDRÁULICOS - 2T")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>