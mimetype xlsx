--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,1595 +269,1399 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287801", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287801", " 40 un. motores de tanquinho / máquina de lavar (alguns funcionando) usado (aprox.)150kg")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>560,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287794", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287794", " 30 un. polias de ferro diversos tamanhos usados ( aprox. 500kg)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287807", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287807", " 30 un. ferramentas elétricas (soprador , lixadeira, makita) - sucata")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287798", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287798", " Aprox. 100 un. ganchos com trava (aprox. 100 kg )")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287802", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287802", " Aprox. 20 un. mancal de rolamento e motor diversos tamanhos (aprox. 150 kg )")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287810", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287810", " Aprox 100 un. Stropo de cabo de aço vários tamanhos entre 1 a 5 metros (aprox.)150kg")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287799", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287799", " Aprox. 500kg - cabo de aço banhadoa a aluminio")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>560,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287804", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287804", " Aprox. 300kg - cabo de aço banhadoa a aluminio")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287805", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287805", " Aprox. 300kg - reator de lâmpada")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287796", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287796", " Aprox. 300kg - reator de lâmpada")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287800", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287800", " 50un. cinto de segurança paraquedista")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>230,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287806", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287806", " 50un. cinto de segurança paraquedista")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>210,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287797", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287797", " 50un. cinto de segurança paraquedista")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>210,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287811", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287811", " 30un. alicate de corte de ferragem grande (sucata )")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287803", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287803", " 02un. Porta de vidro com fechadura 68cm largura x2,35m Altura")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>210,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287809", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287809", " 30 un. janelas pequenas de vidro grosso")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287795", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287795", " balança capacidade 1000kg  ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287808", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287808", " 20 un. extintores vários tamanhos")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287812", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287812", " chapa de aço inox 304 1,5m x 1,5m grossa Média 70kg")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287813", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287813", " aprox. 50 un. arco de serra")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>140,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287815", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287815", " 4 rosca sem fim, com eixo maciço Média 3 metros")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
         <is>
           <t>560,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287814", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287814", " Diversas sela galvanizada para cruzeta de poste (material eletrico)")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>210,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287818", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287818", " Aprox. 200 kg cobre encapado misturado  ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287820", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287820", " Aprox. 100 kg de parafusos e porcas diversas")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>175,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287819", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287819", " Aprox. 50 par de abraçadeiras diversas para poste")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287816", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287816", " 10 un. disjuntores caixa moldada grande  ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287817", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287817", " 10 un. disjuntores caixa moldada grande  ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287822", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287822", " 10 un. disjuntores caixa moldada grande  ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287826", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287826", " 20 un. roldanas de alumínio")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287824", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287824", " lote de Lâmpadas diversas")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>210,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287823", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287823", " Aprox. 500 kg.parafusos diversos")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>560,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287821", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287821", " 10 un. haste cobreada 1,5 mt")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287827", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287827", " 50 un. curvas, flange hidráulica")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>170,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287828", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287828", " 06 un. cilindro de oxigênio/ gás")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287825", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287825", " 01 un. motor 22cv trifásico")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287829", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287829", " 50 un eletroduto pvc 1”")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>315,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287832", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287832", " 10 un. garras para içamento de poste e outros")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287830", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287830", " 20 un. fonte de computador")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>140,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287831", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287831", " 50 un. eletroduto pvc 1,5”")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>385,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287940", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287940", " 04 un. cilindro de oxigênio/ gás")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287943", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287943", " 01 un. escadada metálica aprox. 200kg")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>320,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287938", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287938", " 03 un. tifors usados no estado")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287946", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287946", " Aprox. 200kg cabo 4 com alma")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>780,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287942", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287942", " 01 un. bobina com aprox.345 mts. cabo novo 10mm 3 pernas alumínio")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287941", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287941", " Aprox. 200 un. bocal e27")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>290,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287945", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287945", " 01 un. máquina de solda GSX 4500 usada")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...186 lines deleted...]
-      <c r="E19" s="5" t="inlineStr">
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287944", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287944", " 01 un. máquina de solda Grande")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287953", "049")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287953", "Paleteira manual ")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
-      <c r="F19" s="4" t="inlineStr">
-[...1246 lines deleted...]
-      </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287955", "050")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287955", "01 un. motor redutor 5cv  trifásico (aprox.104 KG ) usado")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>1.450,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>