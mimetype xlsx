--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,9019 +269,7895 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286179", "002")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286179", " FIAT/FIORINO 1.4 ANO 2014/2015 - FLEX- COR BRANCA - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>28.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286192", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286192", "VW/GOL CL 1.6 MI  ANO 1998/1999 GASOLINA COR BRANCA- FUNCIONANDO (no estado)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286193", "004")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286193", "TOYOTA/RAV4 ANO 2001/2002 - GASOLINA - COR PRATA - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286194", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286194", "TOYOTA /HILUX CD4 4X2 SRV - ANO 2007/2008 - COR CINZA - DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286009", "010")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286009", " Lote com Placas de Computador, processadores, roteadores, gabinetes de TV, cooler, modem, fontes, leitores de CD/DVD/ e leitores de cartão. Veja relação de itens.")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286011", "011")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286011", " Lote com TVs, Placas de TVs, autofalantes de TVs, Placas de wi-fi, PLACA DE CAPTURA PIXEVIEW, e Placas Diversas. Veja relação de itens.")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286017", "013")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286017", " Acessórios Diversos - Pós hospitalares - Vide relação em anexo. ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286089", "017")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286089", " BARRIL DE CARVALHO DE 200 LITROS. ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286004", "019")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286004", "Caixa de direção de paleteira. Sem teste")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286003", "020")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286003", "Lote de manequins de fibra com avarias.")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286021", "023")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286021", "APROX. 142 ITENS: IMPRESSORAS, MONITORES, SCANER. CONFIRA RELAÇÃO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286023", "042")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286023", " 01 UN. - MOTOR 10 HP 380/660")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286025", "043")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286025", " 01 UN. - MOTOR 10 HP 380/660")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286091", "045")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286091", "COMPRESSOR DE AR INSENTO DE OLEO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286092", "046")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286092", "APROX. 330 UNIDADES  RÉGUA ACRILICA 50CM")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286093", "047")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286093", "APROX. 250 UNIDADES APOIO DE TECLADO E MOUSE  - Medidas : 66x33x3")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286022", "048")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286022", " 02 FRITADEIRAS A GÁS")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286048", "055")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286048", "CARRETINHA ESPETEIRA A GÁS - SEM PLACA - COM NOTA FISCAL")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286064", "066")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286064", " Bomba inox com motor trifásico")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286056", "067")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286056", " Máquina de café /capuccino 110 v")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>220,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286053", "087")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286053", " Injetora de poliuretano precisa de reparos")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287163", "088")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287163", " Compressor wayne 60 pes com motor de 15 hp - funcionando")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286060", "089")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286060", " Dois projetores antigos")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286061", "090")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286061", " Caixa registradora ano 70")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286059", "091")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286059", " Suqueira antiga 110v")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286057", "092")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286057", " Máquina de sorvete e milk shake 220 v - sem teste no estado")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286058", "093")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286058", " Máquina de café /capuccino 110 v")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>220,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287141", "094")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287141", " Chopeira a gelo")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287142", "095")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287142", " Maquina para marcenaria")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287160", "096")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287160", " Perfuradora de papel eletrico")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>560,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286054", "097")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286054", " 6 unid.Base de tv")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287151", "098")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287151", " Amassadeira rapida 15 kg trifasica no estado -")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286133", "099")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286133", " Multi split springer dutado 4 tr 220 v trifásico")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287158", "100")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287158", " 50 un. meias la e 50 toucas lã -produto novo")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>560,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287148", "101")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287148", " Sucata de 2 un. condensadoras 5 hp")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286140", "102")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286140", " 4 enceradeiras industrial")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286142", "103")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286142", " Coifa galvanizada 2 metros")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286144", "104")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286144", " purificador")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287145", "105")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287145", " Maquina produtora de salgados sem teste /pegou enchente - no estado")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>1.260,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286129", "106")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286129", " 3 pçs para chopeira torneiras e extratora")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>380,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286136", "107")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286136", " Helice de inox ")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>780,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286132", "108")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286132", " Checkaut 2 metros")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286128", "109")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286128", " Fogão lofra italiano")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287146", "110")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287146", " Ventilador ou exautor industrial motor weg -no estado sem teste")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>420,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287157", "111")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287157", " Marcador eletrico 220 v")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>245,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287136", "112")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287136", " Forno turbo 8 esteiras")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287144", "113")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287144", " 1 tanque 20 pes /motor eletrico e dois cabeçotes de compressor (sem teste no estado )")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>2.450,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287137", "114")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287137", " 5 un. cubas de pia em inox")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286065", "115")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286065", " Sucata de fatiador de frios")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286067", "116")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286067", " 2 Mini tvs")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286070", "117")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286070", " Máquinas de datilografia")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286069", "118")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286069", " Bomba d’água")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286131", "119")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286131", " Pedra grill 110 v")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>380,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286066", "120")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286066", " Sucata de compressor 5 unidades")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287154", "121")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287154", " Batedeira /amassadeira industrial com motor sem tacho no estado")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286137", "122")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286137", " Pedra grill 110 v")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>380,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287162", "123")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287162", " 4un. aquecedores 110 v")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287153", "124")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287153", " serra de corte de pedra de marmore")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286141", "125")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286141", " Pedra grill 110 v")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>380,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286073", "126")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286073", " Sucata compressor")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287139", "127")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287139", " Motoredutor MS633-4 B14 trifasico -funcionando")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>560,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287149", "128")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287149", " Motoredutor MS633-4 B14 trifasico -funcionando")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>560,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287147", "129")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287147", " Inversor trifasico ACS 350 no estado")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>560,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287138", "130")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287138", " Fonte de alimentação TRIO-Ps/1AC 24DC/20")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>560,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286007", "131")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286007", " Maquina de rebitar freio")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286006", "132")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286006", " Maquina de rebitar freio")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287159", "134")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287159", " Fonte de alim.TRIO-PS/1AC24DC/20   1VDH479N 220 vca p/384 ( 2 cv )")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287156", "135")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287156", " Motor para acoplamento trifasico funcionando")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287150", "136")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287150", " Motor para acoplamento trifasico funcionando")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287140", "137")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287140", " 10 un. nichos  1 abajur retratil")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>420,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287152", "138")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287152", " 10 un. nichos  1 abajur retratil")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>420,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286005", "139")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286005", " 7 filtros Tecfil  PSL523")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287161", "140")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287161", " Maquina de corte de isolação")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287143", "141")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287143", " 50 un. bandeijas de inox")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>490,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287164", "142")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287164", " Lote de saldos,sucatas,partes e peças - eletroportáteis,coifa,aquecedores,grill,luminarias,bebedouros ,pan.eletrica,umidificador,acessorios partes ,peças ,e incompletos aprox .60 itens (palet 1.20x1.20x1altura")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287155", "143")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287155", " Turbina com motor weg")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>2.450,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286163", "200")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286163", "APROX. 5.000 PARAFUSOS DE AÇO DIVERSAS MEDIDAS")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286177", "201")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286177", " Câmeras, cocinete, grampeador tapeceiro......")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>80,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286178", "202")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286178", " Conjunto Didático de Automação Predial")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286169", "203")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286169", " Expositor giratório de bolos e tortas Frilux-220 VOLTS FUNCIONANDO")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286174", "204")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286174", " 8 un. - Contrapesopara Ombrelone Auto Equip.")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286181", "205")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286181", " Fechadura Biométrica digital Adel")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>380,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286172", "206")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286172", "Eletrodomésticos e Escova Secadora Soft e outros")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>80,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286171", "208")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286171", " Geladeira Visacooler, 3 prateleiras")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286168", "209")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286168", " Guarda Roupa 5 portas ORNARE - SEM USO (ainda embalado).")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286173", "211")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286173", " Impressoras Epson, HP e outros(sem a estante)-10 unidades")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286170", "212")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286170", " 7 Interface de Comando Industrial")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286175", "213")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286175", " Máquina de escrever-Funcionando-Olivetti LINEA 98")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286182", "214")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286182", " Laboratório Móvel Autolabor")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286165", "215")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286165", " Mesa redonda c/ 4 cadeiras brancas")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286183", "216")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286183", " Mini Cilindro Disco de Pizza-Marca Eco-Toda em Inox-Funcionando")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286186", "220")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286186", " Persiana Branca Romana-L:2,63xA:2,00")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286184", "221")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286184", " Porta 82cm, com barra de apoio, chave e guarnição")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286188", "222")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286188", " Projetor para TV, embutir no forro s/uso/com motor e braço articulado")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286185", "223")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286185", " Placas e Acessórios")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286190", "224")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286190", " Resfriador de água-ECO ER- 400 Litros-220 VOLTS- Funcionando")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286187", "225")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286187", "TV 50" PHILIPS - no estado")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286189", "226")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286189", " Xbox 360- 2 jogos, 1 controle sem fio, 1 guitarra -  (sem uso)")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>380,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286191", "228")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286191", "Toners diversos usados")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>180,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286197", "233")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286197", " Aprox. 15 un. telefones Intelbras pleno")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286206", "234")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286206", " Condensadora Elgin 24.000 BTU e suportes da Evapoadora")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286199", "235")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286199", " 9 un. Reguladores de Pressão_diversos")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286195", "236")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286195", " Ar Condicionado 9.000 BTU_Quente e Frio")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286201", "237")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286201", " Condensadora da Câmara Fria e Cortina de Ar")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286200", "238")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286200", " 10 Reguladores de Pressão_diversos")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286198", "239")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286198", " Turbilhão Galano")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286202", "240")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286202", " 2 Furadeiras")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286205", "241")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286205", " Lava e Seca 10,2 Kilos, LG, Inverter_FUNCIONANDO")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286203", "242")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286203", " 10 Cadeiras de escritório com encosto e braço")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>490,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286196", "243")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286196", " 12 Réguas com tomadas_diversas(sem a caixa plástica)")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>230,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286204", "244")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286204", "Móvel/Floreira com 1 porta- 40cm largura X 1.40 Profundidade X 0.95 Altura. 2 prateleiras")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286176", "245")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286176", " Autolabor-laboratório móvel")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286164", "246")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286164", " Batedeira Britânia Sem Uso-220 VOLTS")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>120,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286166", "247")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286166", " Banquetas, alto padrão (2 unidades)")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286180", "248")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286180", " Cadeira de Alumínio Semi Nova")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>120,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286167", "249")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286167", " Coletes(3 unidades)")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286240", "250")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286240", "GELADERIA ELECTROLUX 431L - FROST FREE")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>1.650,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286241", "251")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286241", "GELADERIA ELECTROLUX 431L - AÇO INOX FROST FREE")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>1.550,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286242", "252")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286242", "02 GELADERIAS BRANCAS ( 01 ELECTROLUX 332LTS DUPLEX E 01 CONSUL 334LITROS )")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286243", "253")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286243", "GELADEIRA CONSUL CRM56HK-FUNCIONANDO-450 L-220VOLTS-NO ESTADO")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>1.850,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286244", "254")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286244", "GELADEIRA DFN 41-FROS FREE-220 VOLTS-FUNCIONANDO-NO ESTADO")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>1.550,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286245", "255")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286245", "GELADEIRA 431 L-TF55-FROS FREE-FUNCIONANDO-220VOLTS-NO ESTADO")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>1.550,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286109", "345")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286109", "02 UN. ESTAÇÃO DE TRABALHO 8 LUGARES")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286098", "346")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286098", " APROX. 400.000 UN. ARRUELA PRESSAO SERR GEO M6 10,8MMX0,9MM (COD. 1100012)")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286105", "347")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286105", " APROX. 22.000 UN. PORCA SXT GEO M5 8,0MM (COD. 1100034)")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>245,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-      <c r="A136" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286108", "349")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286108", " APROX. 11.500 UN. PARAFUSO LENT PHI NQ M3 10,0MM ( COD. 1100054)")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286111", "350")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286111", " APROX. 5.900 UN. PARAFUSO FRC GEO 1/4"X3/4"(COD.1100058)")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286103", "351")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286103", " APROX. 5.000 UN. PARAFUSO FRC GEO 1/4"X1" (COD. 1100059)")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286100", "352")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286100", " APROX. 20.500 UN.. PARAFUSO CH PHI BCR M4 35,0MM (COD. 1100076)")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286094", "353")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286094", " APROX. 41.300 UN PARAFUSO FLAN P/PLASTICO PHI ZB 3,0MMX12,0MM ( COD. 1100096) ")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286106", "354")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286106", " APROX. 137.500 UN PARAFUSO PAN P/PLASTICO PHI ZB 3,0MMX20,0MM (COD. 1100098) ")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286096", "355")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286096", " APROX. 79.000 UN. PARAFUSO PAN P/PLASTICO PHI ZB 3,0MMX30,0MM (COD. 1100099)")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286112", "356")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286112", " APROX. 58.000 UN. REBITE DE REPUXO ALUMINIO 2,4 X 10 MM - REF / R210 (COD. 1100113)")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286095", "357")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286095", " APROX. 19.600 UN. REBITE POP NUT H. M4-FECH. 2MM-ROSC CEGA (COD. 1100116)")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286118", "358")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286118", " APROX. 56.000,00 UN. REBITE RIVKLE PLUS M6 PO300ZA (COD. 1100118)")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
-      <c r="A146" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286110", "359")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286110", " APROX. 3.450 UN. PARAFUSO OLHAL GEO M12 250,0MM ( COD. 1100120)")</f>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286099", "360")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286099", " APROX. 1.380 UN. PARAFUSO SXT PHI GEO 1/4"X2.1/4" ( COD. 1100125)")</f>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
-      <c r="A148" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286102", "362")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286102", " APROX. 2.500 UN. PARAFUSO SXT GEO M8 35,0MM 10,0MM (COD. 1100131)")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286107", "365")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286107", " APROX. 6.650 UN. GRAMPO U ZB 98,0MMX85,0MMX70,0MMX58,0MM M8 P/MASTRO 2POL ( COD. 1100136)")</f>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
-      <c r="A150" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286101", "366")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286101", " APROX. 23.000 UN. ARRUELA PRESSAO LISA ZB 5/16" 8,6MMX20,1MM ( COD. 1100139)")</f>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t>640,00</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
-      <c r="A151" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286113", "367")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286113", " APROX. 36.000 UN. ARRUELA DENTADA EXT GEO M8 17,0MM (COD. 1100145) ")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
-      <c r="A152" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286104", "368")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286104", " APROX. 2.000 UN. PARAFUSO SXT PHI GEO 1/4"X5.1/2" (COD. 1100146)")</f>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286115", "369")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286115", " APROX. 2.500 UN. PARAFUSO SXT PHI GEO M6 16,0MM (COD. 1100147)")</f>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
-      <c r="A154" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286120", "370")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286120", " APROX. 1350 UN. PORCA SXT AUT GEO M12 22,0MM (COD. 1100149) ")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>3.670,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
-      <c r="A155" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286122", "371")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286122", " APROX. 5.000 UN. PARAFUSO ABAULADO FC ZB M3 30,0MM (COD. 1100159)")</f>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
-      <c r="A156" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286114", "372")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286114", " APROX. 33.000 UN PARAFUSO PAN PHI P/PLAST ZB 2,2MMX5,0MM (COD. 1100169)")</f>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286097", "374")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286097", " APROX. 12.000 UN PARAFUSO PAN PHI NQ M3 8,0MM ( COD. 1100174) e APROX. 7.000 UN PARAFUSO PAN PHI BCR M2 0,4MMX6,0MM (COD. 1100176)")</f>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
-      <c r="A158" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286117", "375")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286117", " APROX. 30.000 UN. PARAFUSO PAN PHI BCR M2 0,4MMX6,0MM ( COD. 1100178)")</f>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
-      <c r="A159" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286124", "376")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286124", " APROX. 13.500 UN. PARAFUSO PAN PHI BCR M2 0,4MMX7,0MM ( COD. 1100179) e APROX. 2.500 UN. PARAFUSO SXT NQ M5 0,8MMX20,0MM ( COD. 1100183)")</f>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
-      <c r="A160" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286119", "377")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286119", " APROX. 6.500 UN. PORCA SXT-B ZB M5 0,8MMX8,0MM ( COD. 1100184)")</f>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
-      <c r="A161" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286116", "378")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286116", " APROX. 9.000 UN. PARAFUSO CH PHI CR M4 12,0MM (COD. 1100186)")</f>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
-      <c r="A162" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286121", "379")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286121", " APROX. 3.300 UN. GRAMPO U ZB 60,0MMX43,0MMX34,0MMX36,0MM M5 ( COD. 1100187) e APROX. 10.000 UN. PARAFUSO CIL FS BCR M3 16,0MM ( COD. 1100196)")</f>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
-      <c r="A163" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286123", "380")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286123", " APROX. 5.900 UN. PORCA SXT ZB M5 ( COD. 1100197) e PARAFUSO AA CH PHI ZB 2,9MMX6,5MM ( COD. 1100223)")</f>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
-      <c r="A164" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A164" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286125", "382")</f>
+      </c>
+      <c r="B164" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286125", "APROX. 50 METROS - CABO COAXIAL DLCR 12 SF")</f>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
-      <c r="A165" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A165" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286013", "3003")</f>
+      </c>
+      <c r="B165" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286013", " Lote com Notebooks, placas mãe de notebooks e telas de notebook. Conforme relação de itens")</f>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
-      <c r="A166" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A166" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286010", "3004")</f>
+      </c>
+      <c r="B166" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286010", " Lote de itens variados conforme relação.")</f>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
-      <c r="A167" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A167" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286016", "3005")</f>
+      </c>
+      <c r="B167" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286016", " 1 Maquina de Costura Industrial Reta Bother, 1 Maquina de Costura de Braço Piffaf")</f>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
-      <c r="A168" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A168" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286015", "3006")</f>
+      </c>
+      <c r="B168" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286015", " Lixadeira Para Acabamento Sapateiro 3 Pontas, Lixadeira Para Acabamento Sapateiro 6 Pontas e Compresseor Ferrari 24 l")</f>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
-      <c r="A169" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A169" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286018", "3007")</f>
+      </c>
+      <c r="B169" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286018", " Forno Industrial Helmo a gás 350°")</f>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
-      <c r="A170" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A170" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286019", "3008")</f>
+      </c>
+      <c r="B170" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286019", " Rampa de Madeira Para Treinamento de Fisioterapia com 3 degraus")</f>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
-      <c r="A171" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A171" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286014", "3009")</f>
+      </c>
+      <c r="B171" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286014", " 2 Cadeiras de Rodas Infantil e 1 Cadeira de Rodas Adulto")</f>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
-      <c r="A172" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A172" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286020", "5002")</f>
+      </c>
+      <c r="B172" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286020", " APROX. 670 KG DE TIRAS, GUIAS, PERFIS E MAIS. CONFORME ESPECIFICAÇÔES")</f>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
-      <c r="A173" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A173" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286043", "5003")</f>
+      </c>
+      <c r="B173" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286043", " Cristo esculpido em madeira")</f>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
-      <c r="A174" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A174" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286030", "5005")</f>
+      </c>
+      <c r="B174" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286030", " Mesa centenária em Imbuia")</f>
       </c>
       <c r="C174" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
-      <c r="A175" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A175" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286031", "5006")</f>
+      </c>
+      <c r="B175" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286031", " Mesa de dormente com dois bancos")</f>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
-      <c r="A176" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A176" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286039", "5007")</f>
+      </c>
+      <c r="B176" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286039", " 02 Balanças de sacaria com os pesos")</f>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
-      <c r="A177" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A177" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286036", "5008")</f>
+      </c>
+      <c r="B177" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286036", " 05 Moedores fixados em madeira de lei. Sendo 3 maiores e 2 menores")</f>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
-      <c r="A178" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A178" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286033", "5009")</f>
+      </c>
+      <c r="B178" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286033", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (A)")</f>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
-      <c r="A179" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A179" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286032", "5010")</f>
+      </c>
+      <c r="B179" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286032", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (B)")</f>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
-      <c r="A180" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A180" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286040", "5011")</f>
+      </c>
+      <c r="B180" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286040", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (C) ")</f>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
-      <c r="A181" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A181" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286034", "5012")</f>
+      </c>
+      <c r="B181" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286034", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (D)")</f>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
-      <c r="A182" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A182" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286026", "5013")</f>
+      </c>
+      <c r="B182" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286026", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (E)")</f>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
-      <c r="A183" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A183" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286035", "5014")</f>
+      </c>
+      <c r="B183" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286035", " Balcão  em madeira de cruzeta, tampo móvel de azulejo cor azul marinho (F)")</f>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
-      <c r="A184" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A184" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286038", "5015")</f>
+      </c>
+      <c r="B184" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286038", " Balança vermelha grande")</f>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
-      <c r="A185" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A185" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286042", "5016")</f>
+      </c>
+      <c r="B185" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286042", " Balança marrom tam.medio")</f>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
-      <c r="A186" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A186" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286037", "5017")</f>
+      </c>
+      <c r="B186" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286037", " Balança vermelha tam.medio")</f>
       </c>
       <c r="C186" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
-      <c r="A187" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A187" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286045", "5018")</f>
+      </c>
+      <c r="B187" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286045", " Torradores de café (2 unidades)")</f>
       </c>
       <c r="C187" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
-      <c r="A188" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A188" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286044", "5026")</f>
+      </c>
+      <c r="B188" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286044", " Pilão sem a mão")</f>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
-      <c r="A189" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A189" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286029", "5027")</f>
+      </c>
+      <c r="B189" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286029", " Armário em madeira. Usado")</f>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
-      <c r="A190" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A190" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286041", "5029")</f>
+      </c>
+      <c r="B190" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286041", " Arado")</f>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D190" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
-      <c r="A191" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A191" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286028", "5035")</f>
+      </c>
+      <c r="B191" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286028", "Chaise de Rafis indonésia. Usada (A)")</f>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
-      <c r="A192" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A192" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286047", "5036")</f>
+      </c>
+      <c r="B192" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286047", "Chaise de Rafis indonésia. Usada (B)")</f>
       </c>
       <c r="C192" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
-      <c r="A193" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A193" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286027", "5038")</f>
+      </c>
+      <c r="B193" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286027", " Lustre antigo em metal")</f>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
-      <c r="A194" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A194" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286046", "5039")</f>
+      </c>
+      <c r="B194" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286046", " Carteira escolar antiga")</f>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
-      <c r="A195" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A195" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286083", "5040")</f>
+      </c>
+      <c r="B195" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286083", " Máquina Vigorelli. Funcionando")</f>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
-      <c r="A196" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A196" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286085", "5041")</f>
+      </c>
+      <c r="B196" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286085", " 04 Formas de tijolo comum")</f>
       </c>
       <c r="C196" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F196" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
-      <c r="A197" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A197" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286080", "5042")</f>
+      </c>
+      <c r="B197" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286080", " Máquina escrever antiga")</f>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
-      <c r="A198" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A198" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286087", "5043")</f>
+      </c>
+      <c r="B198" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286087", " Máquina escrever antiga")</f>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D198" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
-      <c r="A199" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A199" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286088", "5044")</f>
+      </c>
+      <c r="B199" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286088", "Mesa de cabeceira em imbuia")</f>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
-      <c r="A200" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A200" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286081", "5046")</f>
+      </c>
+      <c r="B200" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286081", " Quatro esculturas")</f>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
-      <c r="A201" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A201" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286086", "5047")</f>
+      </c>
+      <c r="B201" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286086", " Rádio vitrola em Imbuia")</f>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
-      <c r="A202" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A202" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286082", "5049")</f>
+      </c>
+      <c r="B202" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286082", " Mesa em imbuia com tampo de mármore. Medidas 75 x 90. Acompanha duas cadeiras em Imbuia")</f>
       </c>
       <c r="C202" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
-      <c r="A203" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A203" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286084", "5050")</f>
+      </c>
+      <c r="B203" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286084", " Baú de madeira . Medidas 1,90 x 0,51 x 0,53")</f>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
-      <c r="A204" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A204" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286207", "6002")</f>
+      </c>
+      <c r="B204" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286207", " Aparelho de Som Toshiba")</f>
       </c>
       <c r="C204" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t>145,00</t>
         </is>
       </c>
       <c r="F204" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
-      <c r="A205" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A205" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286212", "6003")</f>
+      </c>
+      <c r="B205" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286212", " APARELHO DE SOM GRADIENTE. COM 3 DISQUETEIRAS. LIGANDO")</f>
       </c>
       <c r="C205" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D205" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t>145,00</t>
         </is>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
-      <c r="A206" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A206" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286208", "6004")</f>
+      </c>
+      <c r="B206" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286208", "  DVD Karaokê Mondial")</f>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t>160,00</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
-      <c r="A207" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A207" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286210", "6005")</f>
+      </c>
+      <c r="B207" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286210", " Toca CD DVD Toshiba")</f>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F207" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
-      <c r="A208" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A208" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286211", "6006")</f>
+      </c>
+      <c r="B208" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286211", "  Minuteira, Parafusadeira (s/bateria) Porta Celular Autom")</f>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t>70,00</t>
         </is>
       </c>
       <c r="F208" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
-      <c r="A209" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A209" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286209", "6007")</f>
+      </c>
+      <c r="B209" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286209", " Aparelhos Receiver Sky")</f>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t>90,00</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
-      <c r="A210" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A210" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286215", "6009")</f>
+      </c>
+      <c r="B210" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286215", " Aparelhos Receiver Satelite Elsys e Orbisat")</f>
       </c>
       <c r="C210" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D210" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
           <t>190,00</t>
         </is>
       </c>
       <c r="F210" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
-      <c r="A211" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A211" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286213", "6010")</f>
+      </c>
+      <c r="B211" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286213", " Aparelho Receiver Sattelite - S2200 Orbisat")</f>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t>120,00</t>
         </is>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
-      <c r="A212" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A212" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286216", "6011")</f>
+      </c>
+      <c r="B212" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286216", " Películas Celulares - Tamponas Massag")</f>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t>45,00</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
-      <c r="A213" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A213" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286218", "6012")</f>
+      </c>
+      <c r="B213" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286218", " Peças Automotivas")</f>
       </c>
       <c r="C213" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D213" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
           <t>195,00</t>
         </is>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
-      <c r="A214" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A214" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286214", "6013")</f>
+      </c>
+      <c r="B214" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286214", " Radio Relogio National e Receiver Digital Sattelite - Philips")</f>
       </c>
       <c r="C214" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D214" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t>95,00</t>
         </is>
       </c>
       <c r="F214" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
-      <c r="A215" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A215" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286217", "6014")</f>
+      </c>
+      <c r="B215" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286217", " Master Systenm III - Completo")</f>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
           <t>170,00</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
-      <c r="A216" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A216" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286219", "6015")</f>
+      </c>
+      <c r="B216" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286219", " Gabinetes de Pçs (08) diversas baias")</f>
       </c>
       <c r="C216" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D216" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E216" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F216" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
-      <c r="A217" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A217" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286220", "6017")</f>
+      </c>
+      <c r="B217" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286220", " Torneiras, Misturadores, Registros, Adaptadores, metal e pvc aprox. 60 pcs")</f>
       </c>
       <c r="C217" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D217" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F217" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
-      <c r="A218" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A218" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286221", "6018")</f>
+      </c>
+      <c r="B218" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286221", " Balança Plataforma 110 kg Welmy")</f>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E218" s="5" t="inlineStr">
         <is>
           <t>290,00</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
-      <c r="A219" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A219" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286222", "6031")</f>
+      </c>
+      <c r="B219" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286222", " PORTA LISA CURUPIXA 0,82 X 2,10")</f>
       </c>
       <c r="C219" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D219" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
           <t>165,00</t>
         </is>
       </c>
       <c r="F219" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
-      <c r="A220" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A220" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286223", "6044")</f>
+      </c>
+      <c r="B220" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286223", " BLOCO MOTOR LINHA VW PARCIAL FECHADO")</f>
       </c>
       <c r="C220" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D220" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
           <t>790,00</t>
         </is>
       </c>
       <c r="F220" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
-      <c r="A221" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A221" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286224", "6055")</f>
+      </c>
+      <c r="B221" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286224", " BICICLETA INFANTIL C/RODINHA")</f>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
           <t>85,00</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
-      <c r="A222" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A222" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286226", "6056")</f>
+      </c>
+      <c r="B222" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286226", " BICICLETA FEMIN. CECI ORIGINAL")</f>
       </c>
       <c r="C222" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D222" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E222" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F222" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
-      <c r="A223" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A223" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286225", "6058")</f>
+      </c>
+      <c r="B223" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286225", " BIKE SKYLINE EXPLORER ARO 29  18 MARCHAS")</f>
       </c>
       <c r="C223" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D223" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E223" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F223" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
-      <c r="A224" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A224" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286227", "6059")</f>
+      </c>
+      <c r="B224" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286227", " MOTOR LINHA VW PARCIAL CABEÇOTADO")</f>
       </c>
       <c r="C224" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E224" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
-      <c r="A225" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A225" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286228", "6061")</f>
+      </c>
+      <c r="B225" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286228", " MOTOR PARCIAL LINHA VW 1600 AR-ALCOOL")</f>
       </c>
       <c r="C225" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D225" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E225" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F225" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
-      <c r="A226" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A226" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286229", "6072")</f>
+      </c>
+      <c r="B226" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286229", " Motor Parcial 1600 Ar- fechado (p aprov. Peças internas) ")</f>
       </c>
       <c r="C226" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D226" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F226" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
-      <c r="A227" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A227" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286230", "6087")</f>
+      </c>
+      <c r="B227" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286230", " Prisioneiros, comandos, carburadores, lata ventoinha")</f>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
           <t>130,00</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
-      <c r="A228" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A228" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286231", "6088")</f>
+      </c>
+      <c r="B228" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286231", " Bomba Injetora (Kombi/Saveiro) mais bicos e caniços")</f>
       </c>
       <c r="C228" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D228" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E228" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F228" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
-      <c r="A229" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A229" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286232", "6093")</f>
+      </c>
+      <c r="B229" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286232", " Motores Elétricos 127 v para motobomba")</f>
       </c>
       <c r="C229" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D229" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E229" s="5" t="inlineStr">
         <is>
           <t>224,00</t>
         </is>
       </c>
       <c r="F229" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
-      <c r="A230" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A230" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286233", "6099")</f>
+      </c>
+      <c r="B230" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286233", " Bloco Motor 1600 Prisioneiro Fino ")</f>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E230" s="5" t="inlineStr">
         <is>
           <t>190,00</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
-      <c r="A231" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A231" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286234", "6256")</f>
+      </c>
+      <c r="B231" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286234", " 55 fitas VHS")</f>
       </c>
       <c r="C231" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D231" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
           <t>1.795,00</t>
         </is>
       </c>
       <c r="F231" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
-      <c r="A232" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A232" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286236", "6279")</f>
+      </c>
+      <c r="B232" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286236", " 55 unidades Fitas VHS")</f>
       </c>
       <c r="C232" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D232" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E232" s="5" t="inlineStr">
         <is>
           <t>159,00</t>
         </is>
       </c>
       <c r="F232" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
-      <c r="A233" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A233" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286235", "6289")</f>
+      </c>
+      <c r="B233" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286235", " 100 Fitas VHS")</f>
       </c>
       <c r="C233" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E233" s="5" t="inlineStr">
         <is>
           <t>233,00</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
-      <c r="A234" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A234" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286237", "6302")</f>
+      </c>
+      <c r="B234" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286237", " Fitas VHS Diversos gêneros 70 unids.")</f>
       </c>
       <c r="C234" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D234" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E234" s="5" t="inlineStr">
         <is>
           <t>195,00</t>
         </is>
       </c>
       <c r="F234" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
-      <c r="A235" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A235" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286239", "6318")</f>
+      </c>
+      <c r="B235" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286239", " 80 MIDIAS VHS")</f>
       </c>
       <c r="C235" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D235" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E235" s="5" t="inlineStr">
         <is>
           <t>232,00</t>
         </is>
       </c>
       <c r="F235" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
-      <c r="A236" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A236" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286238", "6331")</f>
+      </c>
+      <c r="B236" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286238", " 100 MIDIAS DE VHS")</f>
       </c>
       <c r="C236" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D236" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E236" s="5" t="inlineStr">
         <is>
           <t>195,00</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
-      <c r="A237" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A237" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286077", "6501")</f>
+      </c>
+      <c r="B237" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286077", " Informática, Amperimetro, Cabos, Estabilizador, Fontes e mais. Veja Especificações.")</f>
       </c>
       <c r="C237" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D237" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E237" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F237" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
-      <c r="A238" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A238" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286078", "6502")</f>
+      </c>
+      <c r="B238" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286078", " Parafusos e peças automotivas. Veja especificações")</f>
       </c>
       <c r="C238" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D238" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E238" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F238" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
-      <c r="A239" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A239" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286076", "6503")</f>
+      </c>
+      <c r="B239" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286076", " Celulares antigos, Telefones, Máquinas Fotográficas, Rádio Relógios e mais. Veja especificações")</f>
       </c>
       <c r="C239" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E239" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
-      <c r="A240" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A240" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286079", "6504")</f>
+      </c>
+      <c r="B240" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286079", " GPS GAMIN NUVI 7000  funcionando")</f>
       </c>
       <c r="C240" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D240" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E240" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F240" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
-      <c r="A241" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A241" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286075", "6506")</f>
+      </c>
+      <c r="B241" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286075", " Bicicleta Ceci Originial ")</f>
       </c>
       <c r="C241" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D241" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E241" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F241" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
-      <c r="A242" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A242" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286074", "6507")</f>
+      </c>
+      <c r="B242" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286074", " Master System III Compact completo")</f>
       </c>
       <c r="C242" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E242" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
-      <c r="A243" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A243" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286148", "7001")</f>
+      </c>
+      <c r="B243" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286148", " Duto de ar condicionado GM - 4 unidades")</f>
       </c>
       <c r="C243" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D243" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F243" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
-      <c r="A244" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A244" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286146", "7002")</f>
+      </c>
+      <c r="B244" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286146", " Caixa de Ignição Honeywell - 2 unidades")</f>
       </c>
       <c r="C244" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D244" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E244" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F244" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
-      <c r="A245" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A245" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286147", "7003")</f>
+      </c>
+      <c r="B245" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286147", " Caixa de Ignição Honeywell - 1 unidade")</f>
       </c>
       <c r="C245" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D245" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E245" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F245" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
-      <c r="A246" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A246" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286150", "7004")</f>
+      </c>
+      <c r="B246" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286150", " Caixa de Ignição Honeywell - 2 unidades")</f>
       </c>
       <c r="C246" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D246" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E246" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F246" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
-      <c r="A247" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A247" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286151", "7005")</f>
+      </c>
+      <c r="B247" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286151", " Anel de vedação/Juntas de motor de motocicleta - Aprox. 50 unidades")</f>
       </c>
       <c r="C247" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D247" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F247" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
-      <c r="A248" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A248" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286149", "7006")</f>
+      </c>
+      <c r="B248" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286149", " Produtos diversos e variados - 1 kit")</f>
       </c>
       <c r="C248" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D248" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F248" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
-      <c r="A249" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A249" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286152", "7007")</f>
+      </c>
+      <c r="B249" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286152", " Kit peças de ATS Laser/TSShara - 3 unidades")</f>
       </c>
       <c r="C249" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D249" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F249" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
-      <c r="A250" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A250" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286153", "7008")</f>
+      </c>
+      <c r="B250" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286153", " Fontes Siet sem uso - 10 unidades")</f>
       </c>
       <c r="C250" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D250" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E250" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F250" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
-      <c r="A251" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A251" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286155", "7009")</f>
+      </c>
+      <c r="B251" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286155", " Fontes Siet sem uso - 13 unidades")</f>
       </c>
       <c r="C251" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D251" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F251" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
-      <c r="A252" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A252" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286154", "7010")</f>
+      </c>
+      <c r="B252" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286154", " Peças de selacards modelo 6037C - 14 unidades")</f>
       </c>
       <c r="C252" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D252" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E252" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F252" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
-      <c r="A253" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A253" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286156", "7011")</f>
+      </c>
+      <c r="B253" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286156", " Aparelho Robert Juliet modelo cad 900 - 2 unidades")</f>
       </c>
       <c r="C253" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D253" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F253" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
-      <c r="A254" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A254" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286157", "7012")</f>
+      </c>
+      <c r="B254" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286157", " Lente Noritsu modelo H018092 - 1 unidade")</f>
       </c>
       <c r="C254" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D254" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F254" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
-      <c r="A255" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A255" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286158", "7013")</f>
+      </c>
+      <c r="B255" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286158", " Peça suporte de copo para painel GM não especificado modelo - 8 unidades")</f>
       </c>
       <c r="C255" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D255" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F255" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
-      <c r="A256" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A256" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286159", "7014")</f>
+      </c>
+      <c r="B256" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286159", " Xuxinha/elastico de cabelo coloridas - Aprox. 7.200 unidades ")</f>
       </c>
       <c r="C256" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D256" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E256" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F256" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
-      <c r="A257" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A257" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286160", "7015")</f>
+      </c>
+      <c r="B257" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286160", " Xuxinha/elastico de cabelo coloridas - Aprox. 7.200 unidades")</f>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F257" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
-      <c r="A258" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A258" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286161", "7016")</f>
+      </c>
+      <c r="B258" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286161", " Adaptador presta para pneus - Aprox.1 000 unidades")</f>
       </c>
       <c r="C258" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D258" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E258" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F258" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
-      <c r="A259" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A259" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286162", "7017")</f>
+      </c>
+      <c r="B259" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286162", " Fontes 12V por 3A - Aprox. 100 unidades")</f>
       </c>
       <c r="C259" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D259" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F259" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
-      <c r="A260" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A260" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286246", "8001")</f>
+      </c>
+      <c r="B260" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286246", " Máquinas de escrever, Fax's, Telefones, Cafeteira, Bebedouros, Dvd player, VHS, Microfone")</f>
       </c>
       <c r="C260" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D260" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F260" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
-      <c r="A261" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A261" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286248", "8005")</f>
+      </c>
+      <c r="B261" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286248", " 2 Sofás reclináveis (2 lugares)")</f>
       </c>
       <c r="C261" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D261" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F261" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
-      <c r="A262" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A262" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286250", "8006")</f>
+      </c>
+      <c r="B262" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286250", " 2 Malas de viagem grande")</f>
       </c>
       <c r="C262" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D262" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E262" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F262" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
-      <c r="A263" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A263" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286249", "8007")</f>
+      </c>
+      <c r="B263" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286249", " 3 Casacos")</f>
       </c>
       <c r="C263" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D263" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F263" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
-      <c r="A264" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A264" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286251", "8008")</f>
+      </c>
+      <c r="B264" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286251", " 4 Relógios de parede")</f>
       </c>
       <c r="C264" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D264" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E264" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F264" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
-      <c r="A265" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A265" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286247", "8009")</f>
+      </c>
+      <c r="B265" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286247", " Lustre Pendente Concha (12 uni)")</f>
       </c>
       <c r="C265" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D265" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F265" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
-      <c r="A266" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A266" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286252", "8012")</f>
+      </c>
+      <c r="B266" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286252", " Máquina de escrever Olivetti Tekne 6")</f>
       </c>
       <c r="C266" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D266" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E266" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F266" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
-      <c r="A267" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A267" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286253", "8014")</f>
+      </c>
+      <c r="B267" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286253", " 2 Relógios Comparadores Analogicos")</f>
       </c>
       <c r="C267" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D267" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F267" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
-      <c r="A268" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A268" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286254", "8015")</f>
+      </c>
+      <c r="B268" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286254", " Escultura Pedra Sabão")</f>
       </c>
       <c r="C268" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D268" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E268" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F268" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
-      <c r="A269" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A269" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286255", "8016")</f>
+      </c>
+      <c r="B269" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286255", " TV Sony Trinitron 32'")</f>
       </c>
       <c r="C269" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D269" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F269" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
-      <c r="A270" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A270" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286256", "8017")</f>
+      </c>
+      <c r="B270" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286256", " 2 Vasos de Jardim Grandes")</f>
       </c>
       <c r="C270" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D270" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E270" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F270" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
-      <c r="A271" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A271" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286257", "8018")</f>
+      </c>
+      <c r="B271" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286257", " Cama com Colchões")</f>
       </c>
       <c r="C271" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D271" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F271" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
-      <c r="A272" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A272" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286259", "8019")</f>
+      </c>
+      <c r="B272" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286259", " Poltrona Puff")</f>
       </c>
       <c r="C272" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D272" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F272" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
-      <c r="A273" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A273" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286258", "8020")</f>
+      </c>
+      <c r="B273" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286258", " Arquivo com 3 Gavetas")</f>
       </c>
       <c r="C273" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D273" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F273" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
-      <c r="A274" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A274" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286260", "8021")</f>
+      </c>
+      <c r="B274" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286260", " 2 Cadeiras de rodas")</f>
       </c>
       <c r="C274" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D274" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F274" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
-      <c r="A275" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A275" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286261", "8022")</f>
+      </c>
+      <c r="B275" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286261", " Sofá (2 lugares)")</f>
       </c>
       <c r="C275" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D275" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F275" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
-      <c r="A276" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A276" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286262", "8023")</f>
+      </c>
+      <c r="B276" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286262", " Conjunto de Sofás e almofadas (2 e 3 lugares)")</f>
       </c>
       <c r="C276" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D276" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E276" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F276" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
-      <c r="A277" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A277" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286263", "8024")</f>
+      </c>
+      <c r="B277" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286263", " Conjunto de Cadeiras")</f>
       </c>
       <c r="C277" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D277" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F277" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
-      <c r="A278" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A278" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286264", "8025")</f>
+      </c>
+      <c r="B278" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286264", " Lavadora Continental Evolution 10kg")</f>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D278" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E278" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F278" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
-      <c r="A279" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A279" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286265", "8026")</f>
+      </c>
+      <c r="B279" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286265", " 2 "Gazebos" Retráteis")</f>
       </c>
       <c r="C279" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D279" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F279" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
-      <c r="A280" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A280" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286266", "8027")</f>
+      </c>
+      <c r="B280" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286266", " Lavadora Brastemp Alive 11kg")</f>
       </c>
       <c r="C280" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D280" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E280" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F280" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
-      <c r="A281" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A281" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286267", "8028")</f>
+      </c>
+      <c r="B281" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286267", " Lavadora Brastemp Gran Luxo 4kg")</f>
       </c>
       <c r="C281" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D281" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F281" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
-      <c r="A282" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A282" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286268", "8031")</f>
+      </c>
+      <c r="B282" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286268", " Móveis diversos")</f>
       </c>
       <c r="C282" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D282" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F282" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
-      <c r="A283" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A283" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286269", "8034")</f>
+      </c>
+      <c r="B283" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286269", " Buchas e Pinos de plástico diversos")</f>
       </c>
       <c r="C283" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D283" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F283" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
-      <c r="A284" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A284" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286270", "8036")</f>
+      </c>
+      <c r="B284" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286270", " 2 Arquivos (3 e 4 Gavetas)")</f>
       </c>
       <c r="C284" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D284" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E284" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F284" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
-      <c r="A285" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A285" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286271", "8037")</f>
+      </c>
+      <c r="B285" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286271", " Conjunto de Expositores de Persianas")</f>
       </c>
       <c r="C285" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D285" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F285" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
-      <c r="A286" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A286" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286272", "8039")</f>
+      </c>
+      <c r="B286" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286272", " Luminarias diversas")</f>
       </c>
       <c r="C286" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D286" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E286" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F286" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
-      <c r="A287" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A287" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286274", "8041")</f>
+      </c>
+      <c r="B287" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286274", " Carrinho de bebê Graco")</f>
       </c>
       <c r="C287" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D287" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F287" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
-      <c r="A288" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A288" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286273", "8043")</f>
+      </c>
+      <c r="B288" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286273", " Livros diversos")</f>
       </c>
       <c r="C288" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D288" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E288" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F288" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
-      <c r="A289" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A289" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286275", "8044")</f>
+      </c>
+      <c r="B289" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286275", " 2 Mesas escritório")</f>
       </c>
       <c r="C289" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D289" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F289" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
-      <c r="A290" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A290" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286276", "8045")</f>
+      </c>
+      <c r="B290" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286276", " Balança de Precisão Industrial Marte")</f>
       </c>
       <c r="C290" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D290" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E290" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F290" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
-      <c r="A291" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A291" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286277", "8047")</f>
+      </c>
+      <c r="B291" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286277", " Ar condicionado")</f>
       </c>
       <c r="C291" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D291" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
           <t>110,00</t>
         </is>
       </c>
       <c r="F291" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>