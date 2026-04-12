--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,347 +269,307 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/289192", "003")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/289192", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2018/2019 FROTA:   218061 PLACA:  PLJ6B31 CHASSI:  9536J8246KR925317 RENAVAM:  1171214704 USIMECA - BRUTUS 15m³ OBS:  Será vendido no estado em que se encontra, TOCO COM 3 EIXOS. Regularização por conta do Comprador.Pneus Sucata -  sem pneu no t")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/289191", "005")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/289191", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2017/2018 FROTA:   218041 PLACA:  PLH4I99 CHASSI:  9536J8248JR821166 RENAVAM:  1169368422 USIMECA - BRUTUS 19m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata - em pneu no truck. Maiores detalhes na síntese ANEXO. ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285761", "006")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285761", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2017/2018 FROTA:   218033 PLACA:  PLH2G88 CHASSI:  9536J824XJR820777 RENAVAM:  1169360596 USIMECA - BRUTUS 19m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata - sem pneu no truck, parabrisa trincado. Maiores detalhes na síntese AN")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285762", "007")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285762", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2018/2019 FROTA:   218073 PLACA:  PLK0E94 CHASSI:  9536J8244KR925509 RENAVAM:  1176070999 USIMECA - BRUTUS 15 m³ OBS:  Será vendido no estado em que se encontra, TOCO COM 3 EIXOS. Regularização por conta do Comprador. Pneus Sucata -  parabrisa t")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285765", "008")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285765", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2017/2018 FROTA:   218040 PLACA:  PLH1D07 CHASSI:  9536J8242JR820885 RENAVAM:  1169357200 USIMECA - BRUTUS 19m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata -  parabrisa trincado. Maiores detalhes na síntese ANEXO. ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285764", "009")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285764", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2017/2018 FROTA:   218044 PLACA:  PLJ7F98 CHASSI:  9536J8241JR802376 RENAVAM:  1171216316 USIMECA - BRUTUS 15 m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata - sem pneu do Truck,TOCO COM 3 EIXOS. Regularização por conta do Compr")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285763", "010")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285763", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2017/2018 FROTA:   218029 PLACA:  PLH6A64 CHASSI:  9536J824XJR820326 RENAVAM:  1169366888 USIMECA - BRUTUS 19m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata - Sem guarnição do filtro de ar, saida de ar do filtro danificada, para")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285768", "011")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285768", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2017/2018 FROTA:   218035 PLACA:  PLH4D42 CHASSI:  9536J8247JR820820 RENAVAM:  1169367612 USIMECA - BRUTUS 19m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata - Maiores detalhes na síntese ANEXO. ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285766", "012")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285766", " VOLKSWAGEN 17.280 CONSTELLATION EQUIP.:  AUTOM. ANO:  2017/2018 FROTA:   218025 PLACA:  FRF5798 CHASSI:  953658249ER434605 RENAVAM:  1005497939 USIMECA - BRUTUS 19m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata - sem pneu do Truck. Maiores detalhes na síntese ANEXO. ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285767", "013")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285767", " VOLKSWAGEN - DELIVERY 11.180 DRC EQUIP.:  Mec. ANO:  2018/2019 FROTA:   218020 PLACA:  PLH7E47 CHASSI:  9535V6TB0KR913407 RENAVAM:  1168365993 PLANALTO - AGILIX 6M3 OBS:  Será vendido no estado em que se encontra, Pneus Sucata - parabrisa trincado.Maiores detalhes na síntese ANEXO. ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>