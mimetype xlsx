--- v0 (2025-11-02)
+++ v1 (2026-04-12)
@@ -269,187 +269,167 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285759", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285759", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2017/2018 FROTA:   218038 PLACA:  PLH7F02 CHASSI:  9536J8241JR820859 RENAVAM:  1169372098 USIMECA - BRUTUS 19m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata - Maiores detalhes na síntese ANEXO. ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285757", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285757", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2017/2018 FROTA:   218043 PLACA:  PLH5D66 CHASSI:  9536J8246JR820498 RENAVAM:  1169364281 USIMECA - BRUTUS 19m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata -  Não tem coluna lateral direita da cabine. Maiores detalhes na síntes")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...10 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285760", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285760", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2018/2019 FROTA:   218061 PLACA:  PLJ6B31 CHASSI:  9536J8246KR925317 RENAVAM:  1171214704 USIMECA - BRUTUS 15m³ OBS:  Será vendido no estado em que se encontra, TOCO COM 3 EIXOS. Regularização por conta do Comprador.Pneus Sucata -  sem pneu no t")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285756", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285756", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2018/2019 FROTA:   218070 PLACA:  PLK8I26 CHASSI:  9536J8242KR925377 RENAVAM:  1177020910 USIMECA - BRUTUS 15 m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata, TOCO COM 3 EIXOS. Regularização por conta do Comprador.- Maiores deta")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
+      <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...62 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285758", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285758", " VOLKSWAGEN 17.260 CONSTELLATION EQUIP.:  AUTOM. ANO:  2017/2018 FROTA:   218041 PLACA:  PLH4I99 CHASSI:  9536J8248JR821166 RENAVAM:  1169368422 USIMECA - BRUTUS 19m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata - em pneu no truck. Maiores detalhes na síntese ANEXO. ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>