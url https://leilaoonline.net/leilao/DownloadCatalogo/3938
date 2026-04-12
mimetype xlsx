--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,4347 +269,3807 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288183", "900")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288183", " PÁ CARREGADEIRA LIEBHERR MOD. 556 ANO 2014 - FALTANDO TRANSMISSÃO - NO ESTADO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288174", "901")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288174", " ESCAVADEIRA HYUNDAI MOD. 320LC ANO 2011 - NO ESTADO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288179", "902")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288179", " ESCAVADEIRA KOMATSU MOD. PC150 ANO 1998/1999 - BOMBA KAWASAKI ( NOVA) - MOTOR REPARADO ( REVISADO) OPERACIONAL - NO ESTADO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288672", "903")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288672", " 02 CONJUNTOS DE PORTA GARFOS E GARFOS PARA PÁ MECÂNICA UNIVERSAL")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285709", "1000")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285709", "SILOS DE ARMAZENAGENS E ESTRUTURAS METÁLICAS  ( APROX. 130 TON.) ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>400.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285895", "1001")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285895", " FABRICA DE FORRO PVC, COM FERRAMENTAS PIKCLER - SEM USO - NO ESTADO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>580.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285778", "1002")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285778", "PRENSA SACMI/TECNOPRESS 1400, PAINEL OPERACINAL - NO ESTADO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285779", "1003")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285779", "PRENSA SACMI/TECNOPRESS 1400, PAINEL OPERACINAL - falta peças e partes ( no estado)")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285899", "1004")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285899", " PRENSA SITI MAGNUM - NO ESTADO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285892", "1005")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285892", " PRENSA SITI MAGNUM , 1805S - NO ESTADO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286815", "1006")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286815", "SECADOR INDUSTRIAL SITI 2003 /20 MODULOS / LARGURA DE BOCA 3.050MM")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286819", "1007")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286819", "EQUIPAMENTOS PARA GRAXARIA, NO ESTADO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286822", "1008")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286822", "RESERVATÓRIO DE ÁGUA PP - CAPACIDADE APROX. 35.000 LITROS / 5,  MTS ALTURA / DIAMETRO 2,95 MTS.")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286969", "1009")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286969", " MESA DE CORTE PLASMA TMERMACUT 55SS -11MM CNC 6,00 X 1,50 MTS. / COM TOCHA HAYPERTHERM - ANO 2021")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286980", "1010")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286980", " GUILHOTINA HIDRÁULICA 3.2 METROS PARA 6,4 MM EM AÇO CARBONO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286974", "1011")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286974", " PENTEADEIRA REGINCIA PNEUMÁTICA COM TEMPORIZADOR DE 30 KVA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286965", "1012")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286965", " APROX. 17 VÁLVULAS DE PASSAGEM SENDO; (05 UN. 150-1/125-1, 06 UN. 0186/12, 02 UN. PN 16 - JL1040 - DN80, 02 UN. PN16 JL1040 DN40, 01 UN. 296/12 MOD 250- GAS E 01 UN. A126B- DN65 )")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286977", "1013")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286977", " ESTEIRA TRANSPORTADORA 3 LONA 20" 35 METROS - ESTRUTURA COMPLETA/AUSENTE MOTO REDUTOR")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286968", "1014")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286968", " APROX. 180 METROS  - TUBULAÇÃO DE AR QUENTE AÇO CARBONO REVESTIDO COM ISOLAMENTO TERMICO (VENTILADOR COMPLETO/AUSENTE MOTOR ELÉTRICO)")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286966", "1015")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286966", " FORNO INDUSTRIAL CONTINUO SITI 2003")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>400.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286973", "1016")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286973", " FORNO INDUSTRIAL CONTINUO SITI 1999")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>400.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286978", "1017")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286978", " PRENSA SITI MAGNUM 1805 ES ANO 1998 (Mat.001)")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286979", "1018")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286979", " Cilindro de Armazenamento Chapa Inox 304 1/8")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286970", "1019")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286970", " ATOMISADOR ENTEC ANO 2002")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>300.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287126", "1020")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287126", " 25 UN. GERADORES PARA LUMINÁRIAS")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287129", "1021")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287129", " 17 UN. VÁVULAS SENDO; ( 14UN. Pn 16JL1040 Dn100 e 03 UN.válvulas A 105 Pn16)")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287133", "1022")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287133", "05 UN. REDUTORES")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287207", "1023")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287207", " Paletizador EXTRAPACK 10ST. SX 3 eixos - NUOVA FIMA ANO 2007 (EQUIPAMENTOS SE ENCONTRA DESMONTADA (FOTOS ILUSTRATIVAS)")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287218", "1024")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287218", " GRUPO GERADOR - NEGRINI /MOTOR PERKINS - NO ESTADO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288669", "1025")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288669", " APROX. 30 TON. DE PEÇAS EM AÇO INOX 304")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288673", "1026")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288673", " SILO PINTADO DOSADOR EM AÇO INOX 304")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288675", "1027")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288675", " LOTE DE CORREIAS E MANGUEIRAS DIVERSAS")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288670", "1028")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288670", " RESERVATÓRIO DE ÁGUA PP - CAPAC. APROX. 35.000 LITROS - 5 M. DE ALTURA X 2,95 M DE DIÂMETRO - SISTEMA DE TRATAMENTO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288671", "1029")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288671", " TANQUE DE AÇO INOX ( PINTADO ) - CAPAC. 30.000 LITROS")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288677", "1030")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288677", " LOTE DE MATERIAIS/EQUIPAMENTOS PARA SISTEMA DE COMBATE A INCÊNDIO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288678", "1031")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288678", " CONJUNTOS - CAIXA MATRIZ ICON SENDO; 46 x 46 fabricante ICON (Prensas SITI MAGNUM 1805)/ 46 x 46 fabricante ICON ( Prensas Sacmi 1400) / 60x 60 fabricante ICON ( Prensa SITI Magnum 1805 )")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288832", "1032")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288832", "[VENDA POR UNIDADE] APROX. 2.000 UN. TIJOLOS REFRATÁRIOS ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>5,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288941", "1033")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288941", "LINHA COMPLETA PARA BRANQUEAR E RECORTAR PRATELEIRAS PARA GONDOLAS E ESTANTES DE AÇO/COM REGULAGEM DE ALTURA")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>175.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285746", "2000")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285746", " APROX. 23 UN. - POLIAS DIVERSAS - NO ESTADO")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285750", "2001")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285750", " PEÇAS DIVERSAS DE MOTOR CUMMNIS/MWM - NO ESTADO")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285752", "2002")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285752", " PEÇAS DIVERSAS PARA MAQUINAS CATERPILLAR/CASE ( JOYSTICK, VÁLVULAS, PEDAL E OUTROS - NO ESTADO")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285748", "2004")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285748", " CILINDROS PNEUMÁTICOS DIVERSOS - NO ESTADO")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285747", "2005")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285747", " 11 UN. PALETADEIRAS - NO ESTADO")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285751", "2006")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285751", " 3 UN. SERVO MOTOR - NO ESTADO")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285753", "2007")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285753", " APROX. 65 UN. - CURVAS E CONEXOES DE FERRO")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285894", "2008")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285894", " 13 UN. MANCAIS DE DIVERSAS MEDIDAS")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285900", "2009")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285900", " LOTE 06 PEÇAS - DE GUINCHOS ELÉTRICOS ABUS E MOTORES - NO ESTADO")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285893", "2010")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285893", " APROX. 90 UN. SENDO; ( 07 CHAVES ISOLADORAS ELÉTRICAS/ 60 ISOLADORES, FUSÍVEIS E COMPONENTES DIVERSOS DE SITEMA DE DISTRIBUIÇÃO")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285901", "2011")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285901", " FORNO DE DUBLAGEM")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285902", "2012")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285902", " APROX. 6.000 PEÇAS - LOTE DE CAIXA DE ATERRAMANTO DE CABOS DE DESEMPOLADEIRA")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285896", "2013")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285896", " TALHA CAPACIDADE 3 TON. - NO ESTADO")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285891", "2014")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285891", " TALHA CAPACIDADE 3 TON. - NO ESTADO")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285898", "2015")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285898", " EQUIPAMENTO DE COMANDO ELÉTRICO - NO ESTADO")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285897", "2016")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285897", " EQUIPAMENTO CHILLER")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285903", "2017")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285903", " EQUIPAMENTO BALANCIADOR DE EIXOS")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286967", "2019")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286967", " APROX. 38 FILTROS DE AR SEM USO/DIVERSAS REFRENCIAS SENDO; (02 UN. Racor- 23440/1 - 07 UN. CNH-87682981 - 03 UN. Hidrafil 520026 - 04 UN. CASE 128781A - 03 UN. BALDWIN PAT6447567 -01 UN. PERKINS SEV551F/4 - 02 UN. ASCOPCO 51296986 - 01 UN. VOLVO 110339999 - 01UN. CASE 381230A1)")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286964", "2020")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286964", " PEÇAS DE ELETRIFICAÇÃO")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286975", "2021")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286975", " Bomba de Barbotina 13000 litros (Mat.002)(Presente Bomba Hidráulica/Presente Filtro)")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286972", "2022")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286972", " Bomba de barbotina 13000 litros (Mat.001)( Presente Centralina/Presente Bomba Hidráulica/Presente Bloco Hidráulico/Presente Trocador de Calor/Presente Filtro)")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287105", "2023")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287105", " 02 UN. GUINCHO ELETRÔNICOS E CONTROLE")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287122", "2024")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287122", " APROX. 46 UN. FUSÍVEIS ( 10 Lim de corrente de 100 A 4,8KV - 13 IN 110A IR 40KV - 14 NP 4160 E OUTROS )")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287108", "2025")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287108", " 03 UN. GUINCHOS ( 1 DE 320KG E 2 DE 500KG)")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287106", "2026")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287106", " 03 UN. MOTORES ELÉTRICOS CONFORME PLAQUETAS")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287124", "2027")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287124", " 10 UN; MOTORES ELÉTRICOS DIVERSOS")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287115", "2028")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287115", " 02 UN. GUINCHO DE 1 TON.")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287104", "2029")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287104", " 03 UN. ALINHADOR HIDRÁULICO CONFORME PLAQUETAS")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287117", "2030")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287117", " 05 UN. MOTORES PARA MISTURADORES/POLIDORES")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287107", "2031")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287107", " APROX. 13 UN. VÁLVULAS COM REGISTRO")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287118", "2032")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287118", " MEDIDORES DE VISCOSIDADE DE TINTA.")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287123", "2033")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287123", " APROX. 16 UN. NAVALHAS DIVERSOS TAMANHOS")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287113", "2034")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287113", " APROX. 56 UN. PEÇAS PARA PALETEIRA - DIVERSOS TAMANHOS")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287120", "2035")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287120", " 08 UN. TELHAS FILTROS DE AR E 4 UN.PENEIRAS")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287116", "2036")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287116", " 02 UN. CARRINHOS DE TRANSPORTE DE TAMBOR")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287111", "2037")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287111", " 02 UN. MOINHOS DE MARTELOS")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287121", "2038")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287121", " APROX. 118 UN. BUCHAS, EIXOS E PINOS")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287110", "2039")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287110", " APROX. 17 UN. ENCHEDEIRAS CATERPILLAR")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287112", "2040")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287112", " 02 UN. BOMBAS D´AGUA")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287109", "2041")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287109", " 10 UN. CORRENTES APROX. 60 METROS")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287119", "2042")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287119", " APROX. 25 UN. MANCAIS DIVERSOS TAMANHOS")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287114", "2043")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287114", " APROX. 13 MOTOREDUTORES DIVERSAS POTENCIAS")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287125", "2044")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287125", " 16 UN. ESTRELAS METÁLICAS CIRCULARES PARA BALOES PUBLICITÁRIOS ( APROX. 240KG)")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287127", "2045")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287127", " 03 UN. MOTOREDUTORES DE 3CV")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287132", "2046")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287132", " APROX. 60 UN. ABRAÇADEIRAS DIVERSAS")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287131", "2047")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287131", " 06UN. QUADROS PARA ENERGIA SEM COMPONENTES")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287128", "2048")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287128", " 04 UN. RADIADORES DE MAQUINAS PESADAS")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286971", "2049")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286971", " APROX. 160 KG PREGO ESPIRAL 2,80X 62")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286963", "2050")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286963", " APROX. 22 CADEIRAS DE ESCRITORIO DIVERSOS MODELOS")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286976", "2051")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/286976", " 06 ARMÁRIOS E 5 MESAS - NO ESTADO")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287130", "2052")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287130", " LOTE DE PEÇAS PARA EMPILHADEIRA HYSTER - NO ESTADO")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287134", "2053")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287134", "06 UN. PEÇAS PARA MOTOR CUMMINS/IVECO ELETRÔNICO")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287135", "2054")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287135", "02 UN. - DISCO DE FREIO P/CAMINHÃO SCANIA 124")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287200", "2055")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287200", " APROX. 17 PÇS. -ROLDANA DE TEFLON")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287222", "2056")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287222", " MESA PARA CONTROLE DE EQUIPAMENTOS")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287205", "2057")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287205", " 02 TALHAS ELÉTRICAS E 2 MOTORES")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287208", "2058")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287208", " 04 UN. MESAS PARA ESCRITÓRIO")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287214", "2059")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287214", " 03 UN. ARMÁRIOS PARA PAINEIS ELETRÔNICOS")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287202", "2060")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287202", " 25 UN. ARMÁRIOS GAVETEIROS ( ARQUIVO)")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287220", "2061")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287220", " 02 UN. ARMARIOS DE OFICINA ( FERREMANTAS)")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287216", "2062")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287216", " 04 UN. VENTILADORES INDUSTRIAIS")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287217", "2063")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287217", " 04 UN. ESTANTES PARA EIXOS E CILINDROS ( APROX. 350KG)")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287203", "2064")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287203", " 01 UN. MOTOR VARIMOT")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287210", "2065")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287210", " 05 UN. MOTORES DIVERSOS ( PORTÃO)")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287212", "2066")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287212", " 01 UN.. ESTRUTURA METÁLICA ( APROX. 5,5 MTS COMPRIMENTO X 3,00 MTS ALTURA X 2,20 MTS ALTURA ) UTILIZADO PARA PUBLICIDADES /SORTEIO DE VEICULOS E MOTOS.")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287219", "2067")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287219", " 01 UN.. ESTRUTURA METÁLICA ( APROX. 5,5 MTS COMPRIMENTO X 3,00 MTS ALTURA X 2,20 MTS ALTURA ) UTILIZADO PARA PUBLICIDADES /SORTEIO DE VEICULOS E MOTOS.")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287206", "2068")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287206", " 01 UN.. ESTRUTURA METÁLICA ( APROX. 5,5 MTS COMPRIMENTO X 3,00 MTS ALTURA X 2,20 MTS ALTURA ) UTILIZADO PARA PUBLICIDADES /SORTEIO DE VEICULOS E MOTOS.")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287221", "2069")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287221", " 03 UN. ALIMENTADOR AUTOMÁTICA DE RESINAS")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287213", "2070")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287213", " 04 UN. MAQUINA DE SOLDAS DIVERSAS")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287201", "2071")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287201", " APROX. 36 UN. LOTES DE PEÇAS ( CARDANS E ACOPLAMENTOS DE CRUZETAS)")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287211", "2072")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287211", " 06 UN. VENTOINHAS DIVERSAS MAQUINAS")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287209", "2073")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287209", " APROX. 12 UN. - LÃMINAS DE CONCHA - 2,15M X 0,17M X 0,10M")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287204", "2074")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287204", " VÁVULAS PEDAIS E FILTROS")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287215", "2075")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287215", " APROX. 175 UN. ROLOS DE POLIMENTO DE CILINDROS DE COBRE OU CROMO - DIVERSAS GRAMATURAS")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287784", "2076")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287784", "APROX. 30 UN. ENGRANAGENS DE TECNIL")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287785", "2077")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287785", "PEÇAS DE MOTOR DE EMPILHADEIRA HYSTER - NO ESTADO")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287786", "2078")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287786", "APROX. 160 UN. - ROLOS DE VELCRO - MAIORIA MACHO")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287787", "2079")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287787", "APROX. 120 UN. - BUCHAS, ARRELAS E FLANGES DIVERSAS")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287788", "2080")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287788", "APROX. 460 UN. - PARAFUSOS/ANILHAS DE DIVERSOS TAMANHOS")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287789", "2081")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/287789", "APROX. 55 UN. - BUCHAS NOVAS SENDO;  (47 UN. IKO  código LRT 708054  E 08 UN. IKO Código LBE50UU )")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288180", "2082")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288180", " UNIDADE COMPRESSOR DE AR - NO ESTADO")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288177", "2083")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288177", " PRENDA PARA REJEITOS - NO ESTADO")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288188", "2084")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288188", " 07 UN. MAQUINAS DE ESCREVER (DATILOGRAFIA) - NO ESTADO")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288181", "2085")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288181", " APROX. 400 UN. - DIVERSAS PEÇAS , DISJUNTOR, CONECTORES, CAHAVES DIVERSAS AMPERAGENS")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288184", "2086")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288184", " 05 UN. ARMÁRIOS ELÉTRICOS PEQUENOS")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288178", "2087")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288178", " LOTE DE CONTROLE DE FLUXO LIGA/DESLIGA - NO ESTADO")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288176", "2088")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288176", " PLATAFORMA PARA GUINCHO ELÉTRICO - ALTURA 3 MTS.")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-      <c r="A136" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288186", "2089")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288186", " 04 UN. BASES PATA BANCADA DE TRABALHO - 1,50MX0,73M")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288190", "2090")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288190", " APROX. 50 PEÇAS DIVERSAS - DISPLAY, CHAVES E CONTROLADORES ELETRÔNICOS")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288175", "2091")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288175", " APROX. 20 PÇS - BASES DE MDF PARA COMPUTADOR ESTABELIZADOR")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288185", "2092")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288185", " APROX. 70 UN. TECLADOS PS2")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288191", "2093")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288191", " APROX. 75 UN. - MANGOTES DE MÁQUIMA - MÉDIA 80 A 90 CM - DIVERSAS ESPESSURAS E DIÂMETROS")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288189", "2094")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288189", " 13 UN. DE DISJUNTORES")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288187", "2095")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288187", " 06 UN. MAQUINAS DE CALCULAR ELÉTRICAS")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288182", "2096")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288182", " 05 UN. IMPRESSORAS DE AUTOMAÇÃO")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288676", "2097")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288676", " 06 UN. CARCAÇAS DE IMPRESSORA LASER HP1005")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288674", "2098")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/288674", " 22 UN. IMPRESSORAS MULTI FUNCIONAIS DIVERSAS")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>