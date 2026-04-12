--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,795 +269,699 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285137", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285137", "LOTE COM 6 UNIDADES DE REDUTORES PARA ESCADA ROLANTE")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>9.250,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285138", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285138", "REDUTOR C/ MOTOR ELÉTRICO 220V")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285140", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285140", "CORTADOR DE ASFALTO/CIMENTO TYROLIT C/ MOTOR HONDA GASOLINA")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285141", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285141", "RARIDADE MÁQUINA GRÁFICA HEIDELBERG 1950")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285142", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285142", "TRATOR À DIESEL; PARA ESPARRAMAR BORRACHA EM CAMPO DE GRAMA SINTÉTICA - FUNCIONANDO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285143", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285143", "EMPILHADEIRA HYUNDAI; MOD 30L _7; CAP. 2,5 TON.; ANO 2008; COMB GLP - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>38.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285144", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285144", "EMPILHADEIRA DAEWOO; ANO 1998; MODELO G20S; TORRE AMPLA VISÃO; COMB GLP; CAP. 2 TON. - FUNCIONANDO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>25.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285145", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285145", "EMPILHADEIRA DAEWOO; ANO 1998; MODELO G20S; TORRE AMPLA VISÃO; COMB GLP; CAP. 2 TON. - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>29.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285146", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285146", "PALHETADEIRA ELÉTRICA; ACOMPANHA CARREGADOR")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...10 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285148", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285148", "GUINDASTE DE COLUNA; MARCA ADITY BIRLA UTILIZADO EM USINAS OU INDÚSTRIAS")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285149", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285149", "BRAÇO ROBÓTICO FANUC ROBOT S 420F; C/ PAINEL DE FORÇA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285150", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285150", "BRAÇO ROBÓTICO FANUC ROBOT S 420F; C/ PAINEL DE FORÇA")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285151", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285151", "BRAÇO ROBÓTICO FANUC ROBOT S 420F; SEM PAINEL DE FORÇA")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285152", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285152", "LOTE COM DIVERSOS TIFOR")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285153", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285153", "UNIDADE HIDRÁULICA MARCA MANNESMANN")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
         <is>
           <t>3.900,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
+      <c r="F25" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...15 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285154", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285154", "UNIDADE HIDRÁULICA MARCA RACINE")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>2.650,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285155", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285155", "UNIDADE HIDRÁULICA MARCA BUCHER; CAP. 250 LITROS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285156", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285156", "MÁQUINA DE SOLDA BAMBOZZI")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285157", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285157", "LOTE COM 8 COMPRESSORES DE AR DIVERSOS TAMANHOS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285703", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285703", "LOTE COM 5 UNIDADES DE ACOPLAMENTO PARA REDUTORES DE USINA")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285704", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285704", "TRANSFORMADOR DE 3 FASES H 480 N 380; ANO 2020")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...25 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285705", "023")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285705", "TRANSFORMADOR DE 3 FASES H 480 N 380; ANO 2020")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285706", "024")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285706", "TRANSFORMADOR 30 KVA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...307 lines deleted...]
-      <c r="F24" s="4" t="inlineStr">
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-[...286 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285707", "025")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/285707", "TRANSFORMADOR 25 KVA ZILMIER")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>