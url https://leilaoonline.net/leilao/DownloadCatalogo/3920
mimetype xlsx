--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,955 +269,839 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284345", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284345", "ESTUFA P/ LABORATÓRIO C/ RENOVAÇÃO DE CIRCULAÇÃO DE AR; MARCA MARCONI; MOD. MA 37")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>4.100,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284346", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284346", "LOTE DE MÓVEIS DE ESCRITÓRIO (MAIS INFORMAÇÕES NAS ESPECIFICAÇÕES)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284347", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284347", "GELADEIRA GENERAL MOTORS; MOD. FRIGIDAIRE")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284348", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284348", "BALANÇA FIZOLA CAP. 150 KGS")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284349", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284349", "LOTE COM 8 COMPRESSORES DE AR DIVERSOS TAMANHOS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>6.750,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284350", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284350", "LOTE COM 10 COMPRESSORES DE AR")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284351", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284351", "LOTE COM 2 BOMBAS DE ÁGUA GRANDES")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284353", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284353", "LOTE COM 12 MÁQUINAS DE MARCENARIA DIVERSAS + 3 BANCADAS DE MADEIRA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284354", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284354", "LIXADEIRA DE MADEIRA; MARCA CASTORES")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284355", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284355", "AFIADORA DE FERRAMENTA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284358", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284358", "LOTE COM 65 CADEIRAS UNIVERSITÁRIAS")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284359", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284359", "LOTE COM 13 RACKS METÁLICOS REFORÇADOS, CALVANIZADOS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284360", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284360", "CARRETINHA SOMENTE PARA USO INTERNO REFORÇADA INDUSTRIAL")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284356", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284356", "LOTE COM 7 ROLTAINER GAIOLAS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>4.950,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284357", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284357", "LOTE COM 20 UNIDADES DE DIVERSOS GERADORES")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284362", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284362", "LOTE COM 27 UNIDADES DE BICICLETAS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284363", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284363", "UNIDADE HIDRÁULICA MARCA HIDRACOMP; CAP. 80 LITROS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284364", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284364", "UNIDADE HIDRÁULICA MARCA MANNESMANN")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284365", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284365", "UNIDADE HIDRÁULICA MARCA RACINE")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284366", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284366", "MÁQUINA ENDIREITADEIRA DE VERGALHÕES; C/ UNIDADE HIDRÁULICA MARCA SAUDER DANFOSS")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284367", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284367", "LOTE COM 10 UNIDADES DE ESTUFA E FORNOS")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284556", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284556", "LOTE COM 5 PISTÕES GRANDES PARA TRATORES OU GUINDASTES")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284557", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284557", "PÁ COM BRAÇO PARA TRATOR")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284558", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284558", "CARRETA TRANSPORTE DE BOBINA")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>2.450,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284559", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284559", "GERADOR À DIESEL MARCA GENERAC COM CARRETINHA")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>4.300,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284560", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284560", "PLATAFORMA MÓVEL PARA CARREGAMENTO DE CAMINHÕES")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284762", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284762", "POLIGUINDASTE BRUCK")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>38.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284763", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284763", "MÁQUINA DE SOLDA 480")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...798 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284764", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284764", "MÁQUINA DE SOLDA BAMBOZZI")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>