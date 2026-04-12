--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,539 +269,475 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282985", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282985", "veja o vídeo!! I/FORD RANGER XLSCD4A22C; 2023/2023; BRANCA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>126.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283247", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283247", "I/RENAULT KGOO EXPRESS16; 2008/2009; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283240", "005")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283240", "FIAT/STRADA ENDURANCE CD; 2021/2022; COR BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>57.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282998", "015")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282998", "veja o vídeo!! FIAT/TORO FREEDOM AT6; 2019/2020; BRANCA; ALCO./GASOL. - FUNC. - FIPE APROX.: R$ 91.242,00")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>63.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282990", "020")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282990", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>37.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283241", "023")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283241", "veja o vídeo!! CHEVROLET/MONTANA LS2; 2017/2018; PRETA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282989", "025")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282989", "TOYOTA HILUX SW4 SRV 4X4; 2008/2008; COR PRETA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>42.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283246", "032")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283246", "FIAT/STRADA FIRE FLEX; 2011/2012; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>19.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282992", "035")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282992", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>39.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282988", "040")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282988", "veja o vídeo!! TOYOTA/HILUX CD4X4 SRV; 2009/2010; PRETA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...73 lines deleted...]
-      <c r="D15" s="4" t="inlineStr">
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282987", "045")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282987", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282997", "050")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282997", "veja o vídeo!! MMC/TRITON SPORT HPE S; 2021/2022; AZUL; DIESEL - FUNC.- IPVA 2025 OK - FIPE APROX.: R$ 201.326,00")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>115.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283245", "053")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283245", "veja o vídeo!! I/TOYOTA HILUX CD4X4 SRV; 2010/2010; PRATA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>42.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282986", "055")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282986", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E15" s="5" t="inlineStr">
-[...191 lines deleted...]
-      <c r="E21" s="5" t="inlineStr">
+      <c r="E24" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
-      <c r="F21" s="4" t="inlineStr">
-[...94 lines deleted...]
-      </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282991", "065")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282991", "CHEVROLET/S10 LS DS4; 2014/2015; PRATA; DIESEL - NÃO FUNCIONA - FIPE APROX.: R$ 102.456,00")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>29.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283248", "070")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283248", "veja o vídeo!! VW/SAVEIRO 1.6; 2000/2000; CINZA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>