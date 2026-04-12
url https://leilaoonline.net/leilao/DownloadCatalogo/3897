--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,3195 +269,2799 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283018", "049")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283018", " Lote com: 15 peças filtro secador de ar marca stauff Modelo BPS-1 A30 HB00")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283019", "083")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283019", " Lote com: 24 pçs de Lâmpadas e 41 pçs de bloco born completo")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283022", "121")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283022", " Lote com: 22 peças de valvula para compressor ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283027", "125")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283027", " Motocicleta Ducati Diavel 1200 - 2013 - 50.000km")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283020", "126")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283020", " Lote de peças iveco")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283025", "127")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283025", " Lote de motores compressor")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283024", "128")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283024", " Lote de máquinas de solda ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283021", "130")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283021", " Peça de caixa de cames balluff modelo bsw 493-6-1-3")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283026", "132")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283026", " Lote de material elétrico diverso")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283023", "150")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283023", " Lote de válvulas e conexões diversas")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283028", "152")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283028", "Lote com: aprox. 15 servos de embreagem- diversos; 07 válvulas pedal- diversos")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283029", "154")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283029", " Peças para guindaste klg is 150t ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283040", "155")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283040", " Lote de módulos")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283032", "156")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283032", " Lote de Interruptores e sensores")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283044", "157")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283044", " Lote de Transdutores e pressostato")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283041", "158")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283041", " Lote de produtos diversos")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283038", "160")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283038", " Lote de materiais Elétricos")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283034", "161")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283034", " Lote de materiais Elétricos")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283042", "163")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283042", " Lote de chaves seccionadora e soft starter")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283039", "165")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283039", " Lote de reles")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283036", "166")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283036", " Lote com: 04 peças de chave seccioandora cebel de 125 amperes vca-500 fusivel nh00")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283030", "167")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283030", " Lote de bico e porta bico ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283031", "168")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283031", " Lote com: 15 frascos de 1 litro de oleo mineral para bombas a vacuo multivac ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283033", "169")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283033", " Lote com: aproximadamente 1260 peças de botões blocos ")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283035", "170")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283035", " Trocador de calor marca apema modelo tr 500.2.2-A")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283043", "173")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283043", " Lote de retentores, juntas e vedações")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283037", "175")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283037", " Patins torlay numero 43 ")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283045", "178")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283045", "Caixa Padrão comercial - MODELO CP-11 TIPO CM 18")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283046", "182")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283046", " Lote de material Diverso")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283048", "183")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283048", " Lote de chaves Beghin")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283047", "185")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283047", " Lote com materiais de automação")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283057", "186")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283057", " Lote com materiais de automação")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283053", "187")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283053", " Lote de peças de colhedeira CLAAS")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283059", "188")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283059", " Lote de peças de colhedeira CLAAS")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283061", "189")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283061", " Lote de painel manometró e etc.")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283049", "196")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283049", " Lote de material de Inversor Weg")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283054", "199")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283054", " Lote com: 02 peças de chave sem fim de curso ter serie 7000 modelo pf2675511901 peça de posicionador schneider foxbord ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283050", "200")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283050", " Lote com: 06 peças de cilindro alta pressão de aluminio white martins ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283056", "201")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283056", " Lote de pressostato, painel e dimmer")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283065", "202")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283065", " Lote de motores Weg")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283064", "203")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283064", " Lote com: 03 peças de rebobinador de fio Ebrara")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283066", "205")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283066", " Bomba de arla Mercedes A0001401578")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283063", "207")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283063", " Bomba Injetora")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283062", "211")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283062", " Lote de contadores")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283072", "212")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283072", " Lote de filtro hidráulico")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283067", "213")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283067", " Lote de peças de caminhão")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283070", "214")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283070", " Lote com: 10 peças de compressor de ar para aplicação em caminhões")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283068", "215")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283068", " Peça de programador fim de curso F mecal Mod. 3.000 - redução 1/81")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283080", "217")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283080", " Lote com: 04 peças de cilindro Hidráulico hl-760-7 31lc30020")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283078", "222")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283078", " Lote de escova de carvão ")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283073", "223")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283073", " Lote de sensor, chave e outros.")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283069", "224")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283069", " Lote de eletrodos de grafite - Aprox 2.130 peças")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283077", "225")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283077", " Lote de material Weg")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283071", "226")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283071", " Lote de peças")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283074", "227")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283074", "  Conjunto de bomba a vácuo turbomolecular pfeiffer modelo tmu-071p Dn 63 cf-f-3p Pm-p02-801g - Oil pm 103-593 at s(n02) 60ltN f900 1/minut 1500hz")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283079", "228")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283079", " Lote de peças ABB")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283076", "230")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283076", " Lote de peças Automotiva")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283075", "234")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283075", " Lote Siemens Schneider")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283081", "238")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283081", "Lote de jogo de contato")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283082", "240")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283082", "Lote com: Aproximadamente 172 peças de contato para contatores")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284035", "241")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284035", " Lote de royce conect - Aproximadamente 259 peças ")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284046", "242")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284046", " Lote de material diversos")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284036", "243")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284036", " Lote de peças motor caminhao ")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284039", "244")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284039", " Lote de barra latão")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284034", "245")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284034", " Lote com: 02 peças de acoplamento elastico at 35 antares ")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284052", "246")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284052", " Lote de peças eletricas para caminhões ")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284031", "247")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284031", " Lote de peças elétricas ")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284050", "248")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284050", " Lote contendo 25 peças de motor para parabrisa e motor ventilador ")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284047", "249")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284047", " Peça de turbina borgwarner modelo s410g p/n 14879880096 s/n 2308*117912-016 Obs: um pedacinho da ponta do caracol quebrada")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284041", "250")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284041", " Lote com: 1200 metros de espaguete termo-retratil hellermann bitola de 3/8")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284049", "251")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284049", " Lote com: 1200 metros de espaguete termo-retratil hellermann bitola de 3/8")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284030", "252")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284030", " Lote com: 1500 metros de espaguete termo-retratil hellermann bitola de 3/8")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284040", "253")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284040", " Lote com: 12 peças de chave de desalinhamento eletrosil modelo d-s 200/a32nc128p usada em corretas transportadora até 3 estagio ")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284033", "254")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284033", " Lote com: 12 peças de chave de emergência eletrosil modelo d-s 117 /a32nc 128pt usada em correias transportadora ")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284048", "255")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284048", " Painel analizador de oxigênio marca abb knt-taylo-zirconia zmt-231/00000/4001 v- 15941/10/2 110v 50/60 150va ")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284045", "256")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284045", " Lote peças motocicleta ")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284054", "257")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284054", " Lote com: 13 peças de banco capacitores weg mcw 15/3.6")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284044", "258")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284044", " Lote com: 15 peças de sucata de inversores danfos rexroth ")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284051", "259")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284051", " Lote com: Aproximadamente 102 peças de resistência elétrica diversas ")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284053", "260")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284053", " Lote com: Aproximadamente 80 peças de ferramentas para torno diversas medidas")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284032", "261")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284032", " Lote com: Aproximadamente 250 peças de rolamentos diversas marcas tamanho e modelos")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284042", "262")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284042", " Lote de abrasivos ")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284055", "263")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284055", " Lote com: 26 peças de bronzina para motor Daihatsu  marítimo diesel ")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284037", "264")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284037", " Conjunto de refrigeração com ventoinha")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284038", "265")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284038", " Lote com: Aproximadamente 4500 peças de lente óptica secundária")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284043", "266")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284043", " Lote com: 04 peças de concha para pá carregadeira")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>14.500,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284304", "267")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284304", "Espectrometro ABB")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284305", "268")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284305", "Lote com: Aprox. 500m de fita de serra")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284306", "269")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284306", "Lote com: Aprox. 170 peças de silicone a base de água - Embalagem de 400g - marca: fortaleza")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284307", "270")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284307", "Lote de Correias ")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284549", "271")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284549", "Lote de material Siemens - usado")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284550", "272")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284550", "Lote com: Aproximadamente 36 peças de válvulas - diversas medidas ")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284551", "273")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284551", "Lote com: Aprox. 100 Kg de eletrodos de inox ")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284552", "274")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284552", "Lote com: Aprox. 210 Kg de eletrodos diversos")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284553", "275")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284553", "Lote de material elétrico ")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284800", "276")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284800", "Lote com: Aproximadamente 112 peças de material Cutler Hammer")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284801", "277")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284801", "Lote de válvulas, módulo, selo mecânico")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284802", "278")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284802", "Lote de material elétrico ")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284803", "279")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/284803", "Inversor de frequência Weg CFW 090060T3848P0DBZ")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>