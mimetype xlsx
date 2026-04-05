--- v0 (2025-10-07)
+++ v1 (2026-04-05)
@@ -269,2395 +269,2099 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282254", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282254", "MOTOCULTIVADOR BUFFALO MOD. BDFE1120PLUS / PARTIDA ELÉTRICA COM ACESSÓRIOS COMPLETO - SEM GARANTIA")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282243", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282243", "REFRIGERADOR MIDEA 294 LITROS - FUNCIONANDO/GELANDO - SEM GARANTIA")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282231", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282231", " 12 microondas Midea ( sem uso sem não testados sem garantia)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282230", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282230", " Forno de embutir Midea 80 litros (novo sem uso vidro quebrado sem garantia )")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282232", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282232", " Forno de embutir Midea 80 litros ( novo sem uso vidro quebrado sem garantia )")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282229", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282229", " Lava e seca Midea smart 11 kg (funcionando sem garantia )")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282205", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282205", "Motor estacionaria Branco (novo sem uso com detalhes estéticos ) - no estado")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282892", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282892", "LAVA E SECA MIDEA 10,5 KG - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>890,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282207", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282207", " LIXADEIRA BOSCH PROFISSIONAL 220 VOLT - SEM USO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>410,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282206", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282206", "11un.  filtros para máquinas agrícolas ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282829", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282829", " 2 CONJUNTOS DE PÉ PARA CARRETA - COMPLETOS COM BARRA ( SEM USO)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282255", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282255", "REFRIGERADOR 294 LITROS MIDEA NÃO TESTADO  SEM GARANTIA")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282256", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282256", "LAVADORA MIDEA 13 KG FUNCIONANDO SEM GARANTIA")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>700.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282893", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282893", "SUCATA - FREEZER MIDEA 150 LITROS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282257", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282257", "SUCATA - 04 UN. ASPIRADOR ROBÔ MIDEA - SEM GARANTIA")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...51 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282894", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282894", "SUCATA - FORNO MIDEA 80 LITROS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...52 lines deleted...]
-      <c r="E14" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282244", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282244", "REFRIGERADOR MIDEA 347 LITROS - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>690,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282208", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282208", " 06 UN. PEÇAS PARA COLHEITADEIRA")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282245", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282245", "REFRIGERADOR MIDEA 347 LITROS - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>690,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282895", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282895", "FORNO DE IMBUTIR MIDEA 80 LITROS - VIDRO QUEBRADO - SEM USO SEM GARANTIA")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282209", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282209", " Cortina de ar Springer 1,50 m - sem uso - avariada ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282896", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282896", "FORNO DE IMBUTIR MIDEA 80 LITROS - VIDRO QUEBRADO - SEM USO SEM GARANTIA")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E17" s="5" t="inlineStr">
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282246", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282246", "LAVA LOUÇA MIDEA 14 SERVIÇOS - NÃO TESTADO - SEM GARANTIA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>690,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282228", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282228", " Motobomba Buffalo (nova sem uso sem garantia )")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>780,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282897", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282897", "FORNO DE IMBUTIR MIDEA 80 LITROS - VIDRO QUEBRADO - SEM USO SEM GARANTIA")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282898", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282898", "FORNO DE IMBUTIR MIDEA  PRO TOUCH 80 LITROS - VIDRO QUEBRADO - SEM USO SEM GARANTIA")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282233", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282233", " Mangueira 50 metros código 80023 para motobomba")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>680,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283267", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283267", "LAVA E SECA MIDEA  - NOVA SEM USO/ SEM GARANTIA")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282235", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282235", " CONDENSADOR MIDEA (SEM USO)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283268", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283268", "APROX. 55 UN. ACESSORIOS DE CARROS /MOTOS E OUTROS SEM GARANTIA")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283269", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283269", "LAVADORA MIDEA 13 KG  - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282236", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282236", "02 UN. VIDROS DE MÁQUINA AGRÍCOLA SEM IDENTIFICAÇÃO (SEM USO)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283270", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283270", "LAVADORA MIDEA 13 KG  - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282213", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282213", " COIFA 60CM - ( NOVA SEM USO) - SEM GARANTIA")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283271", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283271", "LAVADORA MIDEA 13 KG  - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283272", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283272", "LAVADORA MIDEA 13 KG  - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283794", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283794", "SUCATA DE COIFA 90CM PRO TOUCH/VIDRO QUEBRADO")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282212", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282212", " COIFA 60CM - ( NOVA SEM USO) - SEM GARANTIA")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283879", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283879", "SUCATA DE COIFA 90CM PRO TOUCH/VIDRO QUEBRADO")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283880", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283880", "LAVADORA MIDEA 13 KG  - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283881", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283881", "LAVADORA MIDEA 13 KG  - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282210", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282210", " LOTE COM ACESSÓRIOS AUTOMOTIVOS/FERRAMENTAS E OUTROS - SEM GARANTIA- PODENDO SER SUCATA")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282211", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282211", " LOTE COM DIVERSOS ITENS DE LABORATÓRIO ( VALIDADE 08/25)")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283883", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283883", "LAVADORA MIDEA 13 KG  - NÃO TESTADO SEM GARANTIA")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282234", "046")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282234", " LAVADORA MIDEA 13 KG - AMASSADA/QUEBRADA/SEM GARANTIA")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>270,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282218", "050")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282218", " APROX. 54 ITENS PARA CARRETA")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>580,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282216", "051")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282216", " APROX. 51 PACOTES DE PEPITE PARA LABORATÓRIO")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282215", "052")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282215", " APROX. 21 PEÇAS PARA BETONEIRA")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282214", "053")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282214", "[ VÍDEO ] DIVERSAS PEÇAS PARA MOTOBOMBA E OUTROS")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282217", "054")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282217", " APROX. 120 PEÇAS PARA DOMO")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>720,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282219", "058")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282219", "14 ITENS - FERRAMENTAS DIVERSAS SEM USO ( RECUPARADAS DE INCÊNDIO/NO ESTADO)")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282221", "060")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282221", " 02 MOTORES (SINISTRO DE INCENDIO/SUCATA)")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282225", "061")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282225", " 03 MESAS DE VIDRO (NOVAS NA CAIXA)")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
-      <c r="F17" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="E20" s="5" t="inlineStr">
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282224", "062")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282224", " LOTES COM PEÇAS DIRVERSAS")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282237", "063")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282237", "LAVADORA MIDEA 13KG - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282222", "067")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282222", " ASPIRADOR DE PÓ MIDEA AZUL- SEM USO/NÃO TESTADO /SEM GARANTIA")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
-      <c r="F20" s="4" t="inlineStr">
+      <c r="F66" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-[...57 lines deleted...]
-      <c r="F22" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282238", "069")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282238", "LAVADORA MIDEA 13KG - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-[...20 lines deleted...]
-      <c r="E23" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282220", "070")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282220", " ADEGA EM MDF PARA 140 GARRAFAS COM RODIZIOS MEDIDAS 1,00 X 0,65 - BOM ESTADO")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282223", "071")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282223", " ADEGA EM MDF PARA 140 GARRAFAS COM RODIZIOS MEDIDAS 1,00 X 0,65 - BOM ESTADO")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282239", "072")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282239", "LAVADORA MIDEA 13KG - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
         <is>
           <t>490,00</t>
         </is>
       </c>
-      <c r="F23" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E24" s="5" t="inlineStr">
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282226", "073")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282226", "LAVADORA MIDEA 13KG 127V - FUNCIOANDO ( NO ESTADO)")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282240", "074")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282240", "SUCATA DE FREEZER 200 LITROS")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F24" s="4" t="inlineStr">
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282227", "075")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282227", "LOTE DE PEÇAS PARA CADEIRAS DE ESCRITÓRIO")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-[...25 lines deleted...]
-      <c r="F25" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282241", "077")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282241", "CONDENSADOR MIDEA  56.000 BTU´S /  SEM USO/SEM GARANTIA")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282242", "079")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282242", "LAVADORA MIDEA 13KG - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>490,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-[...1598 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282203", "1044")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282203", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282204", "1054")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282204", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282251", "1055")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282251", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282250", "1056")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282250", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282252", "1058")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282252", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282248", "1059")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282248", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282247", "1060")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282247", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282249", "1061")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282249", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282253", "1064")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282253", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah 2021")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>