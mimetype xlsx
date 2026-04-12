--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,603 +269,531 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283182", "020")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283182", "LOTE COM INTERCOOLERS, RADIADORES DE ÁGUA E RADIADORES DE ÓLEO (MAIS INFORMAÇÕES NAS ESPECIFICAÇÕES)")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281994", "025")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281994", "PARAMOTOR ASA SOL FLEXUS M; VITORAZZI; ANO 2019 ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.750,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281988", "030")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281988", "TRATOR MASSEY FERGUNSOSON 2001; 4X4 MODELO 660 - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281987", "031")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281987", "TRATOR MASSEY FERGUSON 35X; ANO INDEFINIDO; MOTOR 4CC")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281984", "032")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281984", "veja o vídeo!! TRATOR VALMET 85 ID; ANO 1979 - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281986", "033")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281986", "veja o vídeo!! TRATOR TOBATA C/ ROTATIVA; SEM ANO DE IDENTIFICAÇÃO - SOMENTE VÍDEO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281980", "034")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281980", "TRATOR FORD DEXTA; ANO INDEFINIDO (1958 A 1964) - FUNCIONANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281978", "035")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281978", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>10.750,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281979", "036")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281979", "TRATOR VALMET 80 ID - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281976", "040")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281976", "EMPILHADEIRA YALE; COMB. DIESEL ; CAP. 2.5 TON. - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281977", "047")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281977", "TRANSMISSÃO PÁ CARREGADEIRA VOLVO L90, L110")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281982", "049")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281982", "JOGO DE SAPATA COMPLETA PARA UMA ESCAVADEIRA KOMATSU PC200")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281981", "051")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281981", "RODA GUIA COMPLETA COM MOLA PARA ESCAVADEIRA KOMATSU PC200")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281991", "053")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281991", "EIXO COMPLETO PÁ CARREGADEIRA MICHIGAN 75 III")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281992", "055")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281992", "CILÍNDRO HIDRÁULICO GUINDASTE PEQUENO (MEDIDAS NAS ESPECIFICAÇÕES)")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281993", "057")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281993", "DIFERENCIAL PÁ CARREGADEIRA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281995", "060")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281995", "LOTE COM APROX. 60 ESCADAS EM ALUMÍNIO; C/ 5 DEGRAUS PARA 250KG OU C/ 7 DEGRAUS PARA 150KG")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281983", "062")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281983", "CARRETA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>