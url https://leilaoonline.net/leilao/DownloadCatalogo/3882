--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,1051 +269,923 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282110", "003")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282110", "veja o vídeo!! TOYOTA/HILUX CD4X4 SRV; 2009/2010; PRETA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>57.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282107", "005")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282107", "CAMINHÃO PIPA M. BENZ/LK 1513; 1980/1980; COR AMARELA; COMB. DIESEL; C/ 2 EIXOS - FUNCIONANDO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281954", "010")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281954", "veja o vídeo!! CHEVROLET/MONTANA LS2; 2017/2018; PRETA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>35.750,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281968", "015")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281968", "veja o vídeo!! CAMINHÃO FORD/F12000 L; 1995/1995; BRANCA; DIESEL; C/ MUNCK - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>58.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281969", "020")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281969", "FORD/JEEP; 1973/1973; COR VERDE; COMB. GASOLINA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281961", "025")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281961", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>37.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281947", "030")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281947", "veja o vídeo!! IVECO/DAILYCITY3813 VAN; 2006/2006; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281953", "035")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281953", "veja o vídeo!! I/FORD RANGER XLSCD4A22C; 2023/2023; BRANCA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>87.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282106", "037")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282106", "CAMINHÃO M. BENZ/LK 1113; 1980/1981; AMARELA; DIESEL; BASCULANTE; DIREÇÃO HIDRÁULICA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>47.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281949", "040")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281949", "CAMINHÃO M. BENZ/L 1113; 1973/1973; VERMELHA; DIESEL; C/ MUNCK (GARRAFINHA) 3 TONELADAS - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>52.250,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281950", "045")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281950", "veja o vídeo!! GM/CHEVROLET 11000; 1986/1986; BRANCA; DIESEL; MOTOR PERKINS - FUNCIONANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281958", "050")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281958", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281955", "055")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281955", "FIAT/STRADA FIRE FLEX; 2011/2012; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>24.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281971", "060")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281971", "CAMINHÃO VOLVO/NH12380 4X2T; 2002/2003; COR BRANCA; COMB. DIESEL")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281970", "065")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281970", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO; S/ COMPACTADOR MARCA PLANALTO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281966", "070")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281966", "I/FORD TRANSIT 350L TA; 2013/2013; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>32.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281967", "075")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281967", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>43.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281964", "080")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281964", "FIAT/DUCATO COMBINATO; ANO 2001; SUCATA - FIM DE VIDA ÚTIL, SEM DIREITO A DOCUMENTO")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281960", "085")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281960", "LOTE COM CAMINHÃO VOLVO/VM 270 8X2R; 2014/2015; PRATA; DIESEL E REBOQUE R/METALF .A PRCT 2E; 2022/2022; PRETA")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>200.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281951", "090")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281951", "CARRETA SEMI-REBOQUE SR/RANDON SR CAR; ANO 2011/2012")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>24.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281963", "095")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281963", "veja o vídeo!! FIAT/DUCATO MAXI; 2001/2002; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281943", "100")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281943", "TOYOTA HILUX SW4 SRV 4X4; 2008/2008; COR PRETA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281956", "105")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281956", "I/RENAULT KGOO EXPRESS16; 2008/2009; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281959", "110")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281959", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>61.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281946", "115")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281946", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO; S/ COMPACTADOR MARCA PLANALTO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>85.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281957", "120")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281957", "CHEVROLET/S10 LS DS4; 2014/2015; PRATA; DIESEL - NÃO FUNCIONA - FIPE R$ 102.194,00")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>29.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281962", "125")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281962", "PEUGEOT/BOXER M330M 23S; 2012/2013; PRETA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...117 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281944", "130")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281944", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>53.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281945", "135")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281945", "CAMINHÃO VW/15.180 CNM; 2010/2011; BRANCA; DIESEL - FUNC. - FIPE APROX.: R$ 208.469,00")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281965", "140")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281965", "I/MBENZ 313SF RONTAN AMB; 2003/2004; BRANCA; DIESEL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281948", "140")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281948", "veja o vídeo!! CAMINHÃO VW 6.160; 2019/2020; COR BRANCA; COMB. DIESEL; BASCULANTE - FUNCIONANDO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...36 lines deleted...]
-      <c r="F17" s="4" t="inlineStr">
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>73.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...766 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281952", "145")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281952", "REBOQUE P/ VEÍCULOS; MARCA PITSPORT; ANO 2014/2014")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>9.750,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>