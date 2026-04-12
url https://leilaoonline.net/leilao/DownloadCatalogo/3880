--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,3163 +269,2771 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282451", "002")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282451", " BOMBA HIDRÁULICA CATERPILLAR D8N")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282450", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282450", " BOMBA INJETORA INDIRETA BOSCH 3306")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282453", "004")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282453", " TRANSMISSÃO CATERPILLAR 140M")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282454", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282454", " BOMBA DE TRANSMISSÃO CATERPILLAR 140M")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283111", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283111", " RADIADOR ÁGUA E AFTERCOOLER CATERPILLAR 140M")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282455", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282455", " CABINE CATERPILLAR 140M (VAZIA)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282456", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282456", " MODULO DE CABINE CATERPILLAR 140M")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282457", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282457", " BLOCO DO MOTOR CATERPILLAR D8K")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282458", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282458", " JOGO DE JOYSTICK CATERPILLAR 140M (DIREITO E ESQUERDO )")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283321", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283321", " TRANSMISSÃO VOLVO L120")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282459", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282459", " CABINE CATERPILLAR 966R (VAZIA)")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282437", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282437", " truque com mola Caterpillar D6-D")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282374", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282374", "RODA COM PNEU TEMATERRA SP255")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283305", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283305", " MOTOR KOMATSU PC400")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283332", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283332", " BLOCO CAT 3406")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282439", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282439", "truque com mola E RODA GUIA CATERPILLAR D6-C")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282375", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282375", "PAR DE PISTÕES DE LÂMINA CATERPILLAR D6D COM SUPORTE DOS PISTÕES")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282431", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282431", " radiador Patrol Caterpillar 120 b")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282429", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282429", " transmissão Patrol Caterpillar 120 b")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283306", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283306", " PAR DE CUBO DE TRAÇÃO CAT 135H")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283304", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283304", " BOMBA HIDRAULICA CAT 330/336")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282442", "024")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282442", "CABINE EC460 (VAZIA) ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282461", "025")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282461", "REDUTOR SIEMENS ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282452", "026")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282452", " COMANDO HIDRÁULICO CATERPILLAR 140 M")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283317", "027")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283317", " PNEU COM RODA 29,5-29 CAT 621R")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282443", "028")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282443", " bloco Caterpillar 3116")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282444", "029")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282444", " cabeçote Caterpillar 3116")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283325", "030")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283325", " TRANSMISSÃO CAT 621R")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282448", "031")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282448", "CABINE LIEBHERR . APLICAÇÃO 942/944 (VAZIA)")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282447", "032")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282447", " comando final 954")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282445", "033")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282445", " bloco Caterpillar C11")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282446", "034")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282446", " cabeçote Caterpillar C11")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282433", "035")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282433", " transmissão Caterpillar D8H")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282434", "036")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282434", " radiador Caterpillar D7E")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282432", "037")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282432", "ESCALIFICADOR CATERPILLAR 140 m completo com contrapeso")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282435", "038")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282435", "DIFERENCIAL GUINCHO GALION   TEMATERRA SP 255")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282436", "039")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282436", "truque com mola CATERPILLAR D6-C  COM RODA GUIA ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283319", "040")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283319", " MOTOR CAT D333-977")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282460", "041")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282460", "LOTE COM 3 MODULOS / MODULO CAT 938H / MODULO HYUNDAI 330 SERIE 9/ MODULO 320 D MOTOR ESCAVADEIRA   , NO ESTADO ")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283312", "042")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283312", " MOTOR DE GIRO KOMATSU PC 600")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283324", "043")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283324", " RADIADOR COMPLETO CAT 621R")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282413", "044")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282413", "Cabine Doosan DL250 (VAZIA)")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282389", "051")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282389", " COMANDO FINAL CATERPILLAR D6R")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282390", "052")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282390", " EIXO DIANTEIRO CATERPILLAR 938H")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282391", "053")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282391", " CONVERSOR DE TORQUE CATERPILLAR D6T")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283331", "054")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283331", " LÃMINA DA VOLVO G 940")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283308", "055")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283308", " TRANSMISSÃO DO ROLO DINAPAC")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283329", "056")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283329", " COMPRESSOR DE AR CAT 3306")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282392", "058")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282392", "CABEÇOTE CATERPILLAR 3306 COM PLACA")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283313", "059")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283313", " TROCADOR DE CALOR CAT 950 H")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282394", "060")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282394", " EIXO DIANTEIRO CATERPILLAR 966H")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282393", "061")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282393", " CABEÇOTE CATERPILLAR  3126 B")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282397", "064")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282397", " LOTE COM 4 PISTOES DIVERSOS")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283326", "065")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283326", " COMANDO FINAL KOMATSU PC-600")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283307", "066")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283307", " DIFERENCIAL DIANTEIRO KOMATSU WA380")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282398", "067")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282398", "TRANSMISSÃO CATERPILLAR 950G")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283316", "068")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283316", " COROA DE GIRO VOLVO EC460")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283320", "072")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283320", " COMANDO HIDRAULICO VOLVO EC460")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283314", "076")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283314", " PAR DE ESTEIRA ESCAVADEIRA KOMATSU PC600")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283330", "080")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283330", " COMANDO FINAL JCB 330LC (UNIDADE)")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283310", "081")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283310", " TRANSMISSÃO 924G")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282407", "083")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282407", " TRANSMISSÃO CATERPILLAR D8N")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282406", "084")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282406", " TRANSMISSÃO FG 85")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282416", "099")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282416", " CABEÇOTE DE MOTOR CUMMINS SMALLCAM")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282417", "103")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282417", " RODA DA VOLVO A35")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282422", "104")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282422", " COROA REDUTOR E PINHÃO CATERPILLAR D8K")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282419", "106")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282419", " RODA DA MOTONIVELADORA CATERPILLAR 135H")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282418", "107")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282418", " LAMINA DE MOTONIVELADORA CATERPILLAR 135H")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282420", "108")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282420", " COROA DE GIRO CATERPILLAR 120B")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282421", "110")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282421", "PAR DE RODA GUIA KOMATSU PC150")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283110", "114")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283110", "3 PISTÕES DA FIATALIS 105")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282411", "116")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282411", " PISTÃO DA LAMINA DE CATERPILLAR D6N")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282410", "117")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282410", " PISTÃO DE ARTICULAÇÃO DE CATERPILLAR 950H")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282412", "119")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282412", "PAR DE PISTÃO  DOOSAN DL  250")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282423", "120")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282423", " RODA CATERPILLAR  950H")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282425", "121")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282425", " COMANDO HIDRAULICO DE CATERPILLAR 950G")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282424", "122")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282424", " MOTOR DE GIRO CATERPILLAR 312 DL (só parte de cima )")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282427", "128")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282427", "TRANSMISSÃO CATERPILLAR  D7E")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282376", "132")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282376", " RODA GUIA CATERPILLAR D8K")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282426", "135")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282426", "LOTE DE PEÇAS DE CAMINHÃO NOVAS E USADAS. APROX 7 TONELADAS ")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282377", "136")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282377", "[ VÍDEO ] VIRABREQUIM CATERPILLAR C 7 STANDER ")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282379", "139")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282379", " CABEÇOTE CATERPILLAR C7")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282380", "140")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282380", "CABINE CATERPILLAR 938H (VAZIA)")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282378", "141")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282378", "CABINE CATERPILLAR 321 DL (VAZIA) ")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282381", "143")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282381", " COMANDO HIDRÁULICO CATERPILLAR 321 D")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282384", "147")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282384", " BOMBA CATERPILLAR 938H")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282387", "148")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282387", " BOMBA CATERPILLAR 966H")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282385", "149")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282385", " BOMBA CATERPILLAR D8N")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282386", "150")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282386", " BOMBA CATERPILLAR 966H")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282388", "151")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282388", "BLOCO MOTOR MERCEDES 366")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283309", "152")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283309", " MOTOR DE GIRO CAT 320B")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283318", "153")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283318", " BOMBA HIDRÁULICA VOLVO EC460")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283315", "154")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283315", "[ VÍDEO ] VIRABREQUIM MOTOR CAT 3406-STD")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283322", "155")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283322", " CABINE CAT 140M (VAZIA)")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283311", "156")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283311", " EIXO TRASEIRO CAT 938G-II")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283327", "157")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283327", " EIXO DIANTEIRO CAT 938G-II")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283323", "158")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283323", " TRANSMISSÃO CAT D8K")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283328", "159")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/283328", " MOTOR KOMATSU PC600")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>