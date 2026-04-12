--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,795 +269,699 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281292", "005")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281292", "veja o vídeo!! FIAT/TORO FREEDOM AT6; 2019/2020; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>67.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281291", "007")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281291", "veja o vídeo!! MMC/TRITON SPORT HPE S; 2021/2022; AZUL; DIESEL - FUNC.- IPVA 2025 OK - FIPE APROX.: R$ 201.326,00")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>115.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280846", "010")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280846", "LANCHA FOCKER 222; ANO 2005; MOTOR YAMAHA 200HP 2 TEMPOS; CARRETA DE ENCALHE")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>33.750,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280845", "015")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280845", "SEMI-REBOQUE R/RANDON SR CT; 2016/2017; COR AMARELA ; C/ 12 PNEUS; MEDIDAS NAS ESPECIFICAÇÕES - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280847", "020")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280847", "veja o vídeo!! TRATOR AGRÍCOLA CASE; MODELO 340; ANO 2013; APROX. 13.000 HORAS - FUNCIONANDO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>120.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280854", "021")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280854", "veja o vídeo!! TRATOR VALTRA BH 145; ANO 2014 - MOTOR FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280849", "022")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280849", "veja o vídeo!! TRATOR AGRÍCOLA VALTRA; MODELO BH180; ANO 2013 - FUNCIONANDO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280855", "023")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280855", "veja o vídeo!! TRATOR AGRÍCOLA JOHN DEERE; MODELO 7185J; ANO 2011 - EQUIP. TRABALHANDO ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>140.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280852", "025")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280852", "ROLO COMPACTADOR MULLER; MODELO VAP 70; MOTOR MERCEDES BENZ - EQUIP. OPERACIONAL, TRABALHANDO E VIBRANDO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280851", "030")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280851", "veja o vídeo!! RETROESCAVADEIRA XCMG; MODELO XT870BR-I; TRAÇADA 4X4; ANO 2020; HORAS 2.682 - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280860", "035")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280860", "veja o vídeo!! PÁ CARREGADEIRA LOADER; MODELO 957H; ANO 2017; MOTOR CUMMINS - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>70.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280853", "036")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280853", "veja o vídeo!! PÁ CARREGADEIRA DUAC; MODELO 946; ANO 2021; HORÍMETRO 887 - EQUIP. FUNCIONANDO E TRABALHANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>75.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280858", "037")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280858", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; MODELO 950F; ANO 1997; CABINE CLIMATIZADA - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280857", "038")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280857", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; CABINE CLIMATIZADA - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280859", "039")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280859", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; MODELO 924F - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>87.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280848", "040")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280848", "PÁ CARREGADEIRA CATERPILLAR; MODELO 924H; ANO 2008")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280862", "041")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280862", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; MODELO 938K; ANO 2020 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>182.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280856", "042")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280856", "veja o vídeo!! PÁ CARREGADEIRA MICHIGAN; MODELO 55C - EQUIP. OPERACIONAL, FUNCIONANDO E TRABALHANDO")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>85.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280861", "045")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280861", "veja o vídeo!! CARREGADEIRA DE CANA MASSEY FERGUSON; MODELO 290 4X4; ANO 2007 - EQUIP. TRABALHANDO OPERACIONAL")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280867", "050")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280867", "EMPILHADEIRA CLARK C/ CAPACIDADE DE APROX. 7 TON; MOTOR CHEVROLET 6 CILINDROS - FUNC. (NÃO ACOMPANHA CILINDRO DE GÁS)")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...542 lines deleted...]
-      </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>35.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280869", "051")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280869", "EMPILHADEIRA CLARK; CAP. APROX. 7 TON; À DIESEL; AUTOMÁTICA; MOTOR PERKINS 4CC; SEM IDENT. DE ANO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280868", "052")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280868", "veja o vídeo!! EMPILHADEIRA CLARK; 7 TONELADAS; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280875", "055")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280875", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280844", "060")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280844", "TRANSBORDO PARA GRÃOS; CAP. APROX. 15 TONELADAS; ENGATE RAQUETE; C/ PNEUS DE ALTA FLUTUAÇÃO E BITOLA LARGA")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>40.750,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>