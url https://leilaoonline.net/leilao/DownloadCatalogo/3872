--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,1627 +269,1427 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280835", "901")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280835", "[ VÍDEO ] ESCAVADEIRA CATERPILLAR  MOD. 312C  ANO 2008")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>215.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282018", "902")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282018", "[ VÍDEO ] MINI ESCAVADEIRA VOLVO MOD. EC27C ANO 2016 - Aprox. 4400 HRS. - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>105.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282102", "903")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282102", "[ VÍDEO ] MINI CARREGADEIRA NEW HOLLAND  MOD.220 ANO 2012  - COM AR CONDICIONADO - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>115.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280836", "904")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280836", "[ VÍDEO ] ESCAVADEIRA HYUNDAI MOD. 160 ANO 2011")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>220.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280837", "905")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280837", "PÁ CARREGADEIRA  CASE MOD. W20E ANO 2001")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>185.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280839", "906")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280839", "[ VÍDEO ] PÁ CARREGADEIRA MICHIGAN MOD. 75HD  ANO APROX. 1981 - TORQUE CLARCK 28000-PNEUS 17,5X25 - MOTOR MB TURBO - OPERACIONAL")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>95.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280840", "907")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280840", "[ VÍDEO ] PÁ CARREGADEIRA  MOD. CBT2105 - ANO 1978")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280841", "908")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280841", "[ VÍDEO ] RETROESCAVADEIRA CATERPILLAR MOD. 416E TUTBO 4 X 4 ANO 2010 - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>145.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280842", "909")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280842", "[ VÍDEO ] PÁ CARREGADEIRA MICHIGAN MOD. 75HD  ANO 1980 - MOTOR MB 366 TURBO  - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280843", "910")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280843", "[ VÍDEOS ] PÁ CARREGADEIRA VOLVO MOD. L70 ANO 2000 - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>125.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281236", "911")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281236", "[ VÍDEO ] MOTONIVELADORA KOMATSU MOD. GD555 ANO 2010 - FUNCIONANDO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>235.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281237", "912")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281237", "[ VÍDEO ] MOTONIVELADORA KOMATSU MOD. GD555 ANO 2010 - FUNCIONANDO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>235.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281293", "913")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281293", "[ VÍDEOS ] MOTONIVELADORA COMBAT  MOD. 190E  ANO 2013 - COM RIPPER - FUNCIONANDO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>165.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281809", "914")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281809", "[ VÍDEO ] ROLO COMPACTADOR ARMANN MOD. ASC 100 TRAÇADO (KIT PATA)  ANO 2014 - MOTOR CUMMINS TURBO - KIT PATA  4CC - FUNCIONANDO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>140.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281789", "915")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281789", "[ VÍDEO ] ROLO COMPACTADOR LUTONG  ANO 2011 - MOTOR CUMMINS TURBO - KIT PATA - FUNCIONANDO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>130.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281788", "916")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/281788", "TAMQUE 5.000 LITROS COM BOMBA - BOM ESTADO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282103", "917")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/282103", "[ VÍDEOS ] MINIESCAVADEIRA KUBOTA   MOD.U008 ANO 2015  - COM CARRETA DE  TRANSPORTE  - FUNCIONANDO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>48.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280834", "999")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280834", "ESCAVADEIRA CASE MOD. CX220C ANO 2018")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>300.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280802", "1001")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280802", "[ VÍDEOS ] TRATOR ESTEIRA CATERPILLAR MOD.D4E PS  ANO 1988 - TORK - BOMBA BOSCH - RODANTE BOM ESTADO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>120.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280833", "1005")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280833", "PÁ CARREGADEIRA MICHIGAN MOD. 75III ANO 1980")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280824", "1006")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280824", "PÁ CARREGADEIRA  NEW HOLLAND MOD. W130 ANO 2009  - FUNCIONANDO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>195.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280822", "1009")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280822", "[ VÍDEOS } ESCAVADEIRA VOLVO MOD. EC140 ANO 2010")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>190.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>550.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280803", "1011")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280803", "[ VÍDEO ] PÁ CARREGADEIRA CATERPILLAR MOD. 938H ANO 2008")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>190.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280830", "1012")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280830", "ESCAVADEIRA KOMATSU MOD. PC150 ANO 1998 - FUNCIONANDO")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>130.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280823", "1013")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280823", "TRATOR DE ESTEIRA KOMASTU MOD. D65E ANO 1981 - FUNCIONANDO ( MOTOR NOVO)")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280825", "1015")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280825", "[ VÍDEO ] TRATOR CORTADOR DE GRAMA HUSQVARNA  YTH 1942  608CC - COM CARRETINHA - GASOLINA - SEM USO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280826", "1016")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280826", "[ VÍDEO ] PÁ CARREGADEIRA  JOHN DEERE MOD. 644K NO 2020 - FUNCIONANDO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>345.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>750000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280804", "1018")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280804", "[ VÍDEO ] PÁ CARREGADEIRA FIATALLIS MOD. 1900B ANO APROX. 1982 - MOTOR MB / TRANSMISSÃO CLARK 28000")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280827", "1019")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280827", "[ VÍDEOS ] ESCAVADEIRA JOHN DEERE MOD. 210G-LC ANO 2020 - FUNCIONANDO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>345.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280813", "1020")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280813", "[ VÍDEOS ] VIBROACABADORA TICEL ANO 2012 - FUNCIONANDO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>290.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280814", "1021")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280814", "TRATOR ENGESA ANO 1990 -  MOTOR CUMMINS - FUNCIONANDO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>225.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280828", "1023")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280828", "[ VÍDEO ] ROLO COMPACTADOR DYNAPAC MOD.CA-25  ANO 1990 - ASA DELTA - FUNCIONANDO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>155.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280821", "1024")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280821", "[ VÍDEO ] ESCAVADEIRA CATERPILLAR MOD. 320D ANO 2013 ")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>220.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280817", "1025")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280817", "CONCHA CATERPILLAR 924G")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280831", "1026")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280831", "[ VÍDEO ] MINIESCAVADEIRA  NEW HOLLAND  MOD. L225  ANO 2017")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>180.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280807", "1027")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280807", "[ VÍDEO ] PÁ CARREGADEIRA KOMATSU MOD. WA200 ANO 2012")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>220.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280838", "1028")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280838", "[ VÍDEO ] PÁ CARREGADEIRA CASE MOD. W20B TURBO  ANO 1992  - FUNCIONANDO ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>160.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280832", "1029")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280832", "[ VÍDEO ] PÁ CARREGADEIRA CASE MOD. 721E ANO 2013 - MOTOR CUMMINS- CABINADA-PNEUS BONS - funcionando")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>225.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280805", "1032")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280805", "[ VÍDEO ] GAIOLA ANO 2023 - MOTOR AP FLUXO CRUZADO / GASOLINA / CÂMBIO DE KOMBI DIESEL / TANQUE INOX / INJEÇÃO FT 350 / CHASSI INTEIRO TUBULAR")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280815", "1033")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280815", "PÁ CARREGADEIRA CATERPILLAR MOD. 924F ANO 1998 - OPERACIONAL")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>130.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280816", "1035")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280816", "[ VÍDEO ] PÁ CARREGADEIRA  MICHIGAN MOD. 75III ANO 1979 - OPERACIONAL")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280818", "1037")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280818", "[ VÍDEO ] PÁ CARREGADEIRA CATERPILLAR MOD. 966C  ANO 1987  - FUNCIONANDO ")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280819", "1038")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280819", "TANQUE IPACOL COM BOMBA ")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280806", "1042")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280806", "[ VÍDEO ] MOTONIVELADORA FIATALLIS MOD. FG85 ANO 1990")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>120.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280820", "1044")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280820", "MOTONIVELADORA FIATALLIS MOD. FG 85 ANO APROX. 1990  - COM RIPPER DIANTEIRO ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>95.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280808", "1049")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280808", "[ VÍDEOS ] PÁ CARREGADEIRA CATERPILLAR MOD. 930C ANO 1984 ")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280809", "1050")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280809", "[ VÍDEO ] PÁ CARREGADEIRA MICHIGAN MOD. L30 ANO 1991 ")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>115.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280810", "1051")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280810", "[ VÍDEOS ] ROLO COMPACTADOR  DYNAPAC MOD. CG11 - ANO APROX. 1990")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280811", "1053")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280811", "[ VÍDEO ] TRATOR DE ESTEIRA KOMATSU MOD. D30 ANO 1979 -  EMBREAGEM / MOTOR M.BENZ 1113- ORIGINAL")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>82.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280812", "1075")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280812", "[ VÍDEO ] FORD F75. GASOLINA. ANO 1974")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>