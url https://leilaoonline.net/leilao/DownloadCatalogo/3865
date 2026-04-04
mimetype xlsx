--- v0 (2025-10-07)
+++ v1 (2026-04-04)
@@ -269,4603 +269,4031 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280539", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280539", "[ VÍDEO ][ LANCES POR KG ] APROX. 90 TON. DE ESPUMA COM TECIDO (SENDO ENTREGA DE 15 TON/ POR MÊS).ENFARDADO EM FARDO 250KG APROX.")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>0,50</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280551", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280551", "{ venda por peça} 100 PÇS . BIG BAGS  -   com válvulas superior e inferior na altura de 1.4 mt (1.4 altura x90 x 90 cmts)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>16,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280560", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280560", "CARRETA REBOQUE/KORG MOD. KR500 JS ANO 1998/1998 ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280420", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280420", " Cortina de ar. Comprimento 1 metro , 4 peças modelo 3010")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280419", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280419", " 3 un. Queimadores")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280418", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280418", " Pistão hidráulico. Diâmetro do eixo 50mm x diâmetro da camisa 110 mm x comprimento 1420 mm")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280463", "009")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280463", "DISJUNTOR MARCA SCHNEIDER MODELO NW 20H1")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280423", "010")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280423", " Parafusos Aprox 1000 kg. Diâmetro 10 mm x 25 mm de comprimento")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280421", "011")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280421", " Motor Weg , acoplado com duas bombas nas extremidades. sendo; Motor de 75 cv com 1770 rpm.")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280422", "013")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280422", " Conjunto pronto para montar uma câmara fria contendo: 01 un. condensadora Danfos; 2 portas de inox com dimensões: largura 0,80 cm x 1.80 cm de altura; 01 cortina de ar medindo 1,2m e 02 evaporadores.")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280516", "015")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280516", " Aprox. 20.000 kg de vários perfil em aço carbono (tubos , vigas , etc)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>33.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280425", "016")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280425", " Motor WEG. 40 cv 1770 rpm ( sem uso)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280429", "017")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280429", " 02 unidades - Compressor Danfos modelo NOSH120A9ALC")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280427", "018")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280427", "Motor/ bomba centrifuga em aço inoxidável com motor Weg 3CV vazao 10 m/ hora")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280424", "019")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280424", " Motor/ Bomba centrifuga em aco inoxidável com motor Weg 6 CV vazão 20 m/ hora")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280428", "020")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280428", " Motor/ bomba centrifuga de inox com motor Weg 10 cv vazão 30 m/ hora")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280426", "021")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280426", " Vários pistões e unidades pneumáticas. Conforme lote exposto")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280464", "022")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280464", "DISJUNTOR MARCA SCHNEIDER MODELO MVS08N")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280430", "025")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280430", " Calandra para perfis de chapa")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280531", "029")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280531", "Motor/ bomba centrifuga em aço inoxidável com motor Weg 3CV vazao 10 m/ hora")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280435", "030")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280435", "1 Bebedouro marca Brastemp")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280431", "031")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280431", " 02 un. ( aprox.80 kgs) radiadores de uso em motores de geradores")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280439", "032")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280439", "3 un. carrinhos tipo cesto  - azuis com 80 cm de altura x 0,50 cm largura x 0,95 cm de comprimento")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280432", "033")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280432", "01 Carrinho para transportar cilindro único")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280530", "034")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280530", "5 un. carrinhos   galvanizados com 3 plataformas na dimensão de 1,10 cm altura x 1,00 cm de comp x 0,60 cm largura.")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280444", "035")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280444", " Caldeirão a gás 200 L")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280438", "036")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280438", " Caldeirão a gás 200 L")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280442", "037")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280442", " Caldeirão a gás em inox")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280433", "038")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280433", " Esteira estrutura em alumínio largura 0,80 m x 3.5 m comprimento com motor para acionamento.")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280529", "039")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280529", "01 Carrinho feito em aço carbono para trabalhar com cilindros")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280440", "040")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280440", " Grades de aço para fechamento industrial sendo as maiores 22 pcs com dimensões : largura 1 m x altura 2.2 m e menores 13 pcs dimensões : 1,0 x 1,0 m")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280532", "041")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280532", "01 Carrinho para transportar cilindro ( feito em aço inox)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280533", "042")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280533", "01 Carrinho  para transportar somente 1 cilindro")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280534", "043")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280534", "01 Carrinho para transportar cilindro ( feito em aço inox)")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>220,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280543", "044")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280543", " 1 Bebedouro marca IBBL")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280437", "046")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280437", " Esteira estrutura de alumínio com largura de 70 cm x 1.5 m com motor 1/2 CV 1560 rpm")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280436", "052")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280436", " Fritadeira elétrica")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280434", "056")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280434", " Fogão industrial 4 bocas")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280443", "062")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280443", " Mesa para lavagem de pecas em aço inoxidável dimensões 1,00 x 1,00 m")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280441", "065")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280441", " 04 un. frezers – 2 horizontais e 2 verticais")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280446", "072")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280446", " 04 un. Pallet de contenção para 4 tambores")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280549", "078")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280549", " Aprox. 1.300 pçs. caixas organizadora número 6 dimensões : ( L 18 x C 29 x A 15 cmts )")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280541", "079")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280541", " Aprox. 250 pçs. caixas organizadoras sendo; (100 pçs. número 7 dimensões L 22x C 34 x A 17 cmts e 150 pçs. número 8 dimensões L 32 x C 43 x A 19 cmts)")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280445", "080")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280445", " Aprox. 450 pçs. caixas organizadoras sendo; (200 pçs  número 4 - L 12 x C 20 x  A 10  cmts)  E 250 pçs.número 5   L 15x C 25 x A 12 cmts ).")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280447", "081")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280447", " Aprox. 1150 un. Pedras sextavadas / ideal para chácaras , calçadas, afins ,  sendo a utilização 12 pcs /metro total a ser revestido : 100 mts  ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280449", "088")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280449", " Abraçadeira em aço Inox e 8 válvulas em aço inox")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280451", "092")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280451", " 07 un. portas em alumínio diversas")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280450", "093")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280450", " 02 un. Armário medidas 1.45 largura x 2 m de altura x 52 cm profundidade. sendo com 24 gavetas dimensões largura 45 cm x 50 cm profundidade e 20 cm profundidade")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280448", "094")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280448", " 10 un. Caixa para instalacão elétrica")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280452", "099")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280452", "01 un. Escadas em alumínio altura 3.2 m ")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280453", "105")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280453", " 03 unidades Transformador a seco")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280459", "107")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280459", " Escada com 20 degraus altura 6.1 mts x largura 1.9 mts ( com uma parte adicional de 1.7 mts )")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280455", "113")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280455", " Portão em ferro altura 2.7 mt x 2.9 largura com uma porta social peso estimado 200 kgs")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280460", "115")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280460", " 1 Prateleira em aco carbono, ( reforcada) dimensoes altura 1.60 mts x 3.2 mts x 50 cmts")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280475", "116")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280475", " Impressora (blotter)HP design jet 8000 modelo C7780B")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280456", "117")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280456", " Amplificador Servo drive marca Fanuc")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280461", "120")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280461", " 02 unidades Maquinas seladoras para embalagens plásticas")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>290,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280454", "124")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280454", " Portico sem a talha braco aprox 4mts para 800kgs")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280458", "128")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280458", " Braco articulado com pe direito de poste de 3 mts diametro 30cmts")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280457", "129")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280457", " 2 Portões largura 3 mts x altura 1.8 mts...armação em tubo quadrado e tela galvanizada")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280462", "132")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280462", "10 unidades Corrimão de inox tubular comprimento aprox. 3 mts")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280535", "134")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280535", " Portao de ferro dimensao: comprimento 2.1x altura 2.1 mts com dois rodízios peso")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280528", "136")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280528", "01 unidade hidráulica Reservatorio 40 x 35 x 50 cmts aproximado")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280536", "137")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280536", "INVERSOR DE FREQUENCIA WEG  CFW 700  22v")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280465", "138")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280465", "EMBUTIDORA METALOGRAFICA")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280466", "139")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280466", "EMGATE")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280559", "140")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280559", "06 PAINÉIS DIVERSOS E INVERSOR DE FREQUENCIA WEG  CFW 700  22v")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280467", "142")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280467", "ESCADA DE FERRO DE ALUMÍNIO ALTURA 1,2 MTS X  ,070 LARGURA")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280471", "145")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280471", " AFIADORA MARCA SULAMERICA MODELO APFU 400 ANO 1985 ")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280469", "146")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280469", " GUINCHO HIDRÁULICO")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280470", "147")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280470", " CARRINHO PORTA FERRAMENTAS COM RODIZIOS ")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280472", "148")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280472", " 02 UN. MANCAIS")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280468", "149")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280468", " MESA EM AÇO CARBONO DIMENSÕES 1.7MTS X 0,70MTS COM GAVETA")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280473", "153")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280473", "CARRINHO SUPORTE PARA COLETA DE LIXO")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280474", "154")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280474", "03 UN. CAIXAS METÁLICAS DIMENSÕES 1,0 MTS X 90 CMTS X 70 CMTS ALTURA  - COM TAMPA LATERAL")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...78 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280563", "155")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280563", "10 PRATELEIRAS  - 2,60 ALT   - 7 BANDEJAS 33X80")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280564", "156")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280564", " 05 PRATELEIRAS   - 2,35 ALT   - 5 BANDEJAS 45X92")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280479", "159")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280479", " ESCADA DE FERRO COM PLATAFORMA - ALTURA 1,1 MTS X 80 CMTS DE LARGURA - 6 DEGRAIS")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280492", "161")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280492", " 2 MESAS EM FERRO/INOX DIMENSÃOES 90CM X 1,5 MTS.")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280476", "162")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280476", " APROX. 20 UN. MANÔMETROS EM AÇO INOX")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280494", "163")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280494", " BALANÇA ELETRÔNICA MARCA MICHELETTI CAPAC. 500 KG - NO ESTADO")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280480", "165")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280480", " 03 mesas em madeira maciça com revestimento de chapa de aço ( dimensões Aprox 1 MT x 2.5 Mts)")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280491", "167")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280491", " Mesa com esmeril com motor Weg sendo a mesa com 60 x 70 cmts")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280482", "169")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280482", " LAVA LOUÇA INDUSTRIAL ECOMAS MOD. 603 - POUCO USO")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280488", "170")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280488", " 03 UN TAMBORES PARA RODA M/BEZ - 10 FUROS")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280477", "171")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280477", " 02 TESOURAS  PARA CORTAR CHAPA")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280483", "172")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280483", " 25 PCs contendo motores , talha , bombas, redutores, furadeira aproximadamente 50 CV")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280484", "173")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280484", " 10 UN. PALLETES PLÁSTICOS - 1,2 X 1,00 MTS ")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280498", "177")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280498", " 5 paletes de contenção dimensões dimensões internas 1.25 x 1.25 mts")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280487", "178")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280487", " Ralo em ferro fundido 25 PCs dimensões 1.0 MT x 20 cmts largura")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280497", "180")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280497", " 03 UN. Exaustor de névoa marca Dellbro modelo 595")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>4.900,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280489", "183")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280489", " Cavalete com roldana superior ")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280495", "184")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280495", " Aprox. 1.000 kg Material para desmonte ( garimpo)")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280486", "187")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280486", " Exaustor diâmetro interno 70 cmts c motor de 1.5 CV")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280496", "188")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280496", " 44 PCs Aprox 210 kg - Retalhos de aço inox 304 , espessura de 1.7 mmm x largura 25 cm x 150 cm largura ")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280557", "189")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280557", " 2 bancadas de ferro , sendo 1 com dimensões: 0,90 cmts x 1,20 mts e outra 1.2 MT x 0,60 cmts sendo esta com chapa de 7 mmm toda reforçada ")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280556", "191")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280556", " 2 armários com 36 gavetas cada um ( altura 1.9 x largura de 0,90 x 0,45 mts )")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280478", "192")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280478", " 9 prateleiras sendo : 1 ( 0,90 x 0,30 x 2,0 mts altura) 1 ( 0,90 x 0,60 x 1,60 mts altura ) , 2 com 0,90x 0,60 x 1.6 mts de altura- , 1 com 0,90 x 0,60 x 2,0 mts de altura , 2 com 0,60 x 0,90 x 1,30 mts de altura , 2 com 0,50 x 1 ,0 x 2,0 mts de altura . 3 arquivos de aço com 3 gaveta , 30 cadeiras")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280499", "193")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280499", " 06 caixas metálicas " pazine" sendo 02 com dimensão : 1.0 x 1.6 x 0,60 mts de altura , 02 com dimensões 0,80 x 1,0 x 0,50 mts de altura , 02 sendo 0,60 x 0,80 x 0,50 mts de altura")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280493", "196")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280493", " Prensinha hidráulica manual , sendo que acompanha uma mesa de aço")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280490", "197")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280490", " 05 ar condicionado de parede , funcionando")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280502", "198")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280502", " Prensinha hidráulica manual curso 200mm , acompanha uma mesa")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280500", "200")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280500", " Exaustor marca Higrotec, vazão 600 m3/ hr com motor Weg de 2 cv")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280485", "203")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280485", " Estabilizador de voltagem 30 kw")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280501", "204")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280501", " Freezer horizontal metalfrio largura 0,60 x 1.6 mts. ")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280503", "206")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280503", " Traçador de altura mitutoyo. 600mmm")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280558", "207")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280558", " Inversor Power 2HP 380/ 480 V")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280509", "208")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280509", " 2 Inversores Marca "SEW" 8.8 Kva. 230 v")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280505", "209")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280505", " Inversor Danfos. 60 HP. 480 V")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280514", "210")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280514", " Inversor de frequência " Danfos " 5HP 480 V")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280512", "211")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280512", " Inversor de frequência marca "SEW" 10 HP 380/ 480 v")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280507", "212")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280507", " Drive marca " ABB ".")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280506", "215")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280506", " Estufa marca " metra " ate 200 graus dimensões ( 50 x 50 x 50 cmts )")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>340,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280504", "218")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280504", " Tripé em.aluminio reforçado altura 2.5 mts")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280508", "219")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280508", " 20 Lep tops marca Dell , necessário reparos teclado e monitor")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280511", "223")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280511", " 1 inversor de frequência , porém faltando componentes. 15 Hp 400 V")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280513", "224")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280513", " Aprox. 30 conduletes em alumínio para uso subterrâneo , 03 chaves de conexao, 60 tomadas de conexão e diversos")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280510", "225")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280510", " Bomba de palhetas " nova"")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280515", "228")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280515", "02 UN. (Motor redutor SEW - Euro Drive sendo um de 11 kW e outro menor de  0,75 Kw)")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...31 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280520", "331")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280520", " Guarda corpo em tudo de PVC , porem concretado interno e com ferragens ( 14 pcs ) x 1,00 mt")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280525", "335")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280525", " Suporte para tambores ( 2 peças) ")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280522", "336")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280522", " Mangueiras várias bitolas, usadas porém em bom estado ")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280517", "337")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280517", " 4 fontes e 3 monitores")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280518", "340")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280518", " Pregador pneumático marca Dewalt modelo D51855 (pouco uso) ")</f>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280523", "341")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280523", " 22 peças - Lixeira de 30 LTS ( divisão- papéis , plásticos e lixo comum) ")</f>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>720,00</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280524", "342")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280524", " Bomba de graxa modelo g12 - 16 PCs e pistola LAGH 400 ( 3 peças )")</f>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280519", "343")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280519", " Liquidificador industrial marca skymsen modelo L 10")</f>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>480,00</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280526", "345")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280526", " Grade de proteção em aço pintado (4pcs ) 2 mts x 1.5 mts")</f>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F138" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280527", "348")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280527", " APROX. 100 PÇS - PONTALETES - MEDIDAS APROXIMADAS 5 X 5 ")</f>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F139" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280537", "350")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280537", "01 Esmeril , marca Makita modelo GB 602")</f>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280538", "352")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280538", "02 painéis elétrico , quadro Com.chaves  e contatores conf.foto  ( quadro de 50 x 60 cmts )")</f>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F141" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...308 lines deleted...]
-      <c r="E24" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280540", "353")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280540", " 1 pia de aço com cuba de aço inox dimensões 2.8 mts x 70 cmts de largura e outra mesa de 2.3 mts x 60 cmts")</f>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F142" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280545", "354")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280545", " 14 prateleiras desmontadas com Altura de 2.4 mts com 4 bandejas de 40/35 cmts x 90 cmts")</f>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F24" s="4" t="inlineStr">
-[...218 lines deleted...]
-      <c r="E31" s="5" t="inlineStr">
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280547", "355")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280547", " Bancada com estrutura de alumínio com a bancada em ferro com as dimensões 90 x 60 cmts")</f>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F144" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280550", "356")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280550", " Bomba de óleo ( material plastico nylon)")</f>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F31" s="4" t="inlineStr">
+      <c r="F145" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-[...436 lines deleted...]
-      <c r="E45" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280544", "357")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280544", " Transformador a seco 44volts para 127 voltz")</f>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F45" s="4" t="inlineStr">
+      <c r="F146" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-[...340 lines deleted...]
-      <c r="E56" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280542", "358")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280542", " Motor / bomba nova ( sem uso)")</f>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>120,00</t>
+        </is>
+      </c>
+      <c r="F147" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280546", "359")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280546", " audiômetro inter acústico")</f>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F148" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280548", "360")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280548", " Detetor de tensão")</f>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280552", "361")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280552", "Aprox. 20 pçs articulador fêmea.  Diâmetro do eixo 3 cmts ")</f>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F150" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280553", "362")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280553", "03 radiadores  para motores diesel e empilhadeira")</f>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F151" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280554", "363")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280554", "Aprox. 22 kg de Arame de solda  aço inox 316  ,  diâmetro 3.25,  2.5 e 2mm")</f>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
-      <c r="F56" s="4" t="inlineStr">
-[...1279 lines deleted...]
-      <c r="F96" s="4" t="inlineStr">
+      <c r="F152" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-[...1790 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280555", "364")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280555", "Aquecedor de marmita")</f>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>