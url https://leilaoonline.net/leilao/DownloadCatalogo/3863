--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,187 +269,167 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280352", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280352", " VOLKSWAGEN 17.280 CONSTELLATION, ANO/MOD: 2014, TOCO, AUTOM.,  FROTA:   214027 PLACA:  FQB9535 CHASSI:  953658243ER434874 RENAVAM:  1005484900 EQUIP.:  USIMECA - DELTA 15m³ OBS:  Será vendido no estado em que se encontra, Pneus Sucata - Maiores detalhes na síntese ANEXO. BEM DA REVITA AMBIENTAL. ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>127.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280353", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280353", " VOLKSWAGEN 17.280 CONSTELLATION, ANO/MOD: 2014, TRUCADO, AUTOM. FROTA:   214035 PLACA:  FST5543 CHASSI:  953658242ER432114 RENAVAM:  1065162321 EQUIP.:  USIMECA - BRUTUS 19m³ OBS:  Será vendido no estado em que se encontra,  Pneus Sucata - Maiores detalhes na síntese ANEXO. BEM DA REVITA AMBIENTAL.")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>140.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280354", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280354", " VOLKSWAGEN 17.260 CONSTELLATION, ANO/MOD: 2017/2018, TRUCADO, AUTOM. FROTA:   218031 PLACA:  PLH4D47 CHASSI:  9536J8246JR820355 RENAVAM:  1169362319 EQUIP.:  USIMECA - BRUTUS 19m³ OBS:  Será vendido no estado em que se encontra,  Pneus Sucata - Maiores detalhes na síntese ANEXO. ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>170.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280356", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280356", " VOLKSWAGEN 17.260 CONSTELLATION, ANO/MOD: 2017/2018, SUPER TOCO, AUTOM.,  FROTA:   218057 PLACA:  PLJ6E59 CHASSI:  9536J8245JR802512 RENAVAM:  1171217460 EQUIP.:  USIMECA - BRUTUS 15m³ OBS:  Será vendido no estado em que se encontra.- Parabrisa Trincado, Pneus Sucata, Maiores detalhes na síntese AN")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>167.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280355", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280355", " VOLKSWAGEN 17.260 CONSTELLATION, ANO/MOD: 2018/2019, SUPER TOCO, AUTOM.  FROTA:   218071 PLACA:  PLK6B85 CHASSI:  9536J824XKR924896 RENAVAM:  1175261111 EQUIP.:  USIMECA - BRUTUS 15m³ OBS:  Será vendido no estado em que se encontra,  Pneus Sucata - Maiores detalhes na síntese ANEXO. ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>192.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>