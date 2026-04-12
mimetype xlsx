--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,283 +269,251 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280037", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280037", " GELADEIRA AÇOUGUE INOX 2 PORTAS PRATELEIRAS; MEDIDAS LARG. 1,86 X ALTURA 2,35 X PROFUNDIDADE  0,94. - FUNCIONANDO. - BEBEDOURO/SP")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280035", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280035", " CONTAINER 13 PÉS; MEDIDAS COMP. 4,00 X LARGURA 2,40 X ALTURA 2,40. - LOC. BEBEDOURO ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280036", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280036", " 02 TRANSFORMADORES AUTO TRAFO; POTÊNCIA 70 KVA; MEDIDAS: ALTURA 0,80 X LARGURA 0,63 X COMPR. 0,80. - FUNCIONANDO. - LOC. BEBEDOURO/SP")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280033", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280033", " GELADEIRA INDUSTRIAL 5 PORTAS - FRIOS E LATICÍNIOS; MEDIDAS: LARGURA 3,00 X ALTURA 2,00 X FUNDO 0,60. - FUNCINANDO ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280038", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280038", " APROX. 34 LUMINÁRIAS TENSÃO 250V- PARA USO LÂMPADA 60W; MEDIDAS: 23 CM X 23 CM. - LOC. BEBEDOURO/SP ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280034", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280034", " MÁQUINA DE DOCES CASCATA DE CHOCOLATE MINI; COMPACTA PRINT; DIMENSÃO: COMPR. 40 CM X LARGURA 40CM X ALTURA 38 CM; PESO 14KG. - FUNCIONANDO. - LOC. BEBEDOURO/SP")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280039", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280039", " 02 PEÇAS TOLDOS CORTINA RETRÁTIL LONA DE 3,80 X 3,00; COMPLETO EM PERFEITAS CONDIÇÕES. - LOC. BEBEDOURO/SP ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280040", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280040", " FORNO VIPÃO A GÁS TRIF 220V 60 HZ; POTÊNCIA 131 WV CORRENTE 6,90A; COMPR. 1,56 X LARGURA 1,00 X ALTURA 0,97. - LOC. BEBEDOURO/SP")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>