--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,507 +269,447 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280172", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280172", " Furadeira de bancada - funcionando")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280173", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280173", " Talha")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280171", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280171", " Balança digital com carregador")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280174", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280174", " Compressor")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280169", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280169", "Prensa")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280170", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280170", " Tesoura rotativa")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280187", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280187", "Lote com: 14 motores")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280177", "104")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280177", " Lote com: 20 Impressoras, Plotter, Impressoras Termicase Relogios Pontos, Balança ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280176", "105")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280176", " Lote com: 150 Cintos Paraquedista, Talabates e Trava Quedas")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280175", "106")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280175", " Lote com: 2 Rosqueadeiras de Tubo Metalicos")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280178", "107")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280178", " Lote com: 10 Vaporizadores/ Higienizador")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280183", "206")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280183", "Caminhão Scania 480  - Motor novo e Revisado - 2013")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>210.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280185", "208")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280185", "Caminhão Scania 112 - Guincho Lança com redutor - funcionando")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>95.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280186", "301")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280186", "SECADORA DE AR COMPRIMIDO POR  REFRIGERAÇÃO M/ATLAS COPCO MOD.  FX 12, ANO 2015")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280184", "302")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/280184", "Compressor Atlas Copco XA360  750 PCM  - Motor Scania ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>