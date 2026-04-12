--- v0 (2025-10-07)
+++ v1 (2026-04-12)
@@ -269,795 +269,699 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278801", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278801", "Lote com: 02 notebooks Daten 15,6 pol i5 8gb 1Tb hd mvidia 1gb (funcionando)")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278802", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278802", "[vídeo] PC gamer i7 8700 16 gb RTX2060 super 240 M2 1Tb hd")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278803", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278803", "PC gamer i7 8GB 240 SSD 1TB HD nvidia 2GB")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278804", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278804", "[vídeo] Pc Gamer i7 32GB ran 240 ssd 1Tb hd RTX 2060 6GB")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278805", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278805", "[vídeo] PC gamer i9 11900 16GB 1Tb ssd M2 RTX 2070 super")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278813", "010")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278813", " [vídeo] Gerador 125 kva Scania - bom estado - Revisado - tanque ,baterias,escapamento, bomba de arranque óleo")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>16.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278809", "012")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278809", " Bomba de óleo com reservatório. ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278808", "013")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278808", " Lote com: 02 pneus agricolas 7/50/16")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278814", "014")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278814", " Lote com: 02 pneus com roda agrícola")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278812", "015")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278812", " Barco veleiro 4,50x1,75 com carreta ( documentos pagos)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>3.600,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278816", "016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278816", " Carreta agrícola - 4 rodas")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278806", "017")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278806", "[vídeo] Triturador de coco")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278807", "018")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278807", " Boiler inox - 2,20 metros")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278810", "019")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278810", " Lote com:  02 pistolas finca pinos")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278815", "020")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278815", " Ar condicionado 60.000 btus (funcionando bom estado)")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278817", "021")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278817", "Lote com: 02 motores elétricos.")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278818", "022")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/278818", "Aproximadamente 600 unidades : Big Bag de adubo com válvulas - Sem uso, sem avarias  - LANCES POR UNIDADE")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1,50</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279273", "023")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279273", "Conjunto de talha elétrica - 16 toneladas - Sem uso")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279274", "024")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279274", "Conjunto de Talha Elétrica - 16 toneladas - sem uso")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...122 lines deleted...]
-      <c r="D17" s="4" t="inlineStr">
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279275", "025")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279275", "Empilhadeira Clark C300")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279276", "026")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279276", "Empilhadeira Clark C300 - Diesel")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279283", "027")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279283", "Prancha de Surf em fibra - Redley")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E17" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F17" s="4" t="inlineStr">
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279284", "028")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279284", "Relógio Diesel")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...510 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279285", "029")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279285", "Relógio Bulova Precisionist - 200m - 98B213")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>