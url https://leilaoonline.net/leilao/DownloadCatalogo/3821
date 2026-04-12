--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,1211 +269,1063 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277439", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277439", "PRENSA HIDRÁULICA MULLER; CAP 100 TON NR100 ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277445", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277445", "REATOR BATEDOR AÇO INÓX 1/2 CANA 1000 LITROS")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279268", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279268", "COMPRESSOR ATLAS COPCO GX7 C1373")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277446", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277446", "VARREDEIRA DE PISO DIRIGÍVEL TENNANT GÁS GLP - NO ESTADO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279271", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279271", "TORNO MECÂNICO IMOR OFICINA 650")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277442", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277442", "MOTOR 60 CV E UNIDADE COMPRESSOR PARAFUSO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279269", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279269", "PRENSA HIDRÁULICA MOTORIZADA NOWAK 100 TON ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279270", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/279270", "PRENSA HIDRÁULICA TIPO C 200 TON")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277447", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277447", "MOTOR ELÉTRICO 50 CV")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277448", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277448", "MOTOR ELÉTRICO 50 CV")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277438", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277438", "EMPILHADEIRA YALE 3.000KG; 3 TON; 4 METROS; C/ GNV - FUNCIONANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...52 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277440", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277440", "MISTURADOR TIPO V; EM AÇO INÓX; 600 LITROS ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277441", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277441", "MISTURADOR; EM AÇO INÓX E AÇO CARBONO; MOTOR 4 WEG 40CV ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277443", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277443", "MÁQUINA LANÇADORA DE BOLAS DE VÔLEI; GLOBUS WINSHOT 1500")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277444", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277444", "EXTRUSORA DE PLÁSTICO 60MM CIOLA")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277449", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277449", "CHILLER GELADEIRA MECALOR 75000 KCAL ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277450", "019")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277450", "CABEÇOTE DE ESPALMADEIRA PVC FACA SOBRE CILINDRO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277451", "020")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277451", "FURADEIRA FRESADORA KONE KFF50")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277454", "026")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277454", "MOTOR DIESEL YANMAR")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277455", "027")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277455", "FILTRO MANGA ASPIRADOR DE PÓ COM VENTOINHA ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...85 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277456", "028")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277456", "FILTRO MANGA ASPIRADOR DE PÓ COM VENTOINHA ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277457", "029")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277457", "TORNO AUTOMÁTICO PBC")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E18" s="5" t="inlineStr">
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277458", "030")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277458", "TORNO AUTOMÁTICO PBC")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277459", "031")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277459", "TORNO REVOLVER IRAM")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277460", "032")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277460", "TORNO REVOLVER")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277461", "033")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277461", "POLITRIZ REBEL COM DUPLO MOTOR INDEPENDENTE 3 VELOCIDADES")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277462", "034")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277462", "POLITRIZ REBEL MOTOR INDEPENDENTE 3 VELOCIDADES ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277463", "035")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277463", "POLITRIZ REBEL 7,5CV")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277464", "036")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277464", "TAMBOREADOR")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277465", "037")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277465", "BRITADOR ROSENWEIG 40X25")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277466", "038")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277466", "GARRA SUCATEIRA")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
-      <c r="F18" s="4" t="inlineStr">
-[...85 lines deleted...]
-      <c r="D21" s="4" t="inlineStr">
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277467", "039")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277467", "COMPRESSOR CENTAC INGERSOLL-RAND C10M2")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277474", "042")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277474", "GARRA CLAMP PARA EMPILHADEIRA PEGA BOBINA CAPACIDADE 3 TONELADAS")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277476", "043")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277476", "MOINHO TRITURADOR BORRA DE PLÁSTICO RONE 200MM MOTOR 5CV")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E21" s="5" t="inlineStr">
-[...703 lines deleted...]
-      <c r="E43" s="5" t="inlineStr">
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277479", "044")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277479", "MÁQUINA DE OXICORTE MCPE 2500 WHITE MARTINS")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
-      <c r="F43" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E45" s="5" t="inlineStr">
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277477", "045")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277477", "COMPRESSOR DE PARAFUSO INGERSOLL RAND ANO 2012 100CV")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
-      <c r="F45" s="4" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277555", "110")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277555", "TANQUE VIRADOR EM AÇO INÓX")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>