--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,2139 +269,1875 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276216", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276216", "Bote Inflável Airboat "Jureba" 15 pés com direção e Motor Mercury 2 tempos com Trim. Autolube. 50 HP. Carretinha rodoviária e remos inclusos.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276200", "100")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276200", "02 MESAS DE REFEITÓRIO DE BANCO FIXO. 8 LUGARES")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276205", "101")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276205", "Estação de Tratamento de Efluentes (ETE), incluindo Estação Elevatória, Reator Anaeróbio de Fluxo Ascendente (UASB) e Filtro Biológico Percolador (FBP). Capacidade 36m³/dia")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276197", "102")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276197", " Aprox. 12  Impressoras HP Officejet 7110")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276194", "103")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276194", " RECEPTORES DE ANTENA PARABÓLICA")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276195", "104")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276195", " CONDULETES DIVERSOS")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276198", "105")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276198", " CABINE DE AUDIOMETRIA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276201", "108")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276201", " PERFILADEIRA LOCKFORMER")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276227", "118")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276227", "Lote com aproximadamente 101 itens (11 Estabilizadores, 1 Fragmentadora, 6 Módulos Bateria, 10 Nobreaks, 1pç Telefone sem fio A390 digital , 72pçs Itens informática diversos)")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276182", "121")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276182", "Lote com aproximadamente 1065 itens Antigos de Informática/ Escritório (Alicates, Celulares, Estabilizador, FILMADORA, Monitor, Fax, Máquina de Escrever, Notebooks).")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276177", "139")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276177", " APROX. 33 MICROCOMPUTADORES, 11 MONITORES, 17 TECLADOS E 7 ESTABILIZADORES")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276186", "143")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276186", " FILTRO DE ÁGUA LOGOS LR 6C")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276190", "147")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276190", "Lote com aproximadamente 155pçs Estufa Portáteis para eletrodo revestido")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276203", "152")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276203", " APROX. 32 RACKS DE INFORMÁTICA (SEM ITENS)")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276180", "154")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276180", " 3 LUMINÁRIAS DE EMERGÊNCIA, 20 LUMINÁRIAS P/ LÂMPADA FLUORESCENTE")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276246", "161")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276246", " Estufa p/ recozimento F75 75kg trifasico - (AF)")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276247", "162")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276247", " Estufa p/Man. 280graus/100kg 220V seca Fluxo'")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276245", "163")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276245", " Estufa p/Man. 600x600x650mm  220V'")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276242", "164")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276242", " Estufa p/Man. 300graus/100kg 220V seca Fluxo'")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276237", "165")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276237", " Estufa p/Man. 580x600x530mm  220V'")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276238", "166")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276238", " Estufa p/ recozimento F75 75kg trifasico - (AF)")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276266", "167")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276266", " Estufa p /manutenção 200º  50Kg 220V - (AF)")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276264", "170")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276264", " Estufa p/Man. 580x600x530mm  220V'")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276257", "171")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276257", " Estufa p/ recozimento F75 75kg trifasico - (AF)")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276256", "172")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276256", " Estufa p/Man. 580x600x530mm  220V'")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276229", "173")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276229", "Estufa p/ recozimento OS4 200kg trifasico - (AF)")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276240", "175")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276240", " Estufa p/ recozimento F75 75kg trifasico - (AF)")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276250", "178")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276250", " Estufa p/ recozimento F75 75kg trifasico - (AF)")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276191", "183")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276191", " APROX. 45 CADEIRAS GIRATÓRIAS S/ BRAÇO; APROX. 23 CADEIRAS GIRATÓRIAS C/ BRAÇO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276187", "184")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276187", " APROX. 9 CADEIRAS FIXAS C/ BRAÇO; APROX. 45 CADEIRAS FIXAS S/ BRAÇO; APROX. 35 CADEIRAS TIPO UNIVERSITÁRIA")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276188", "204")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276188", " 1 TERMOHIGRÔMETRO, 5 TERMÔMETROS DIGITAL, 13 CONTROLES DIGITAL, 2 FONTES DE INSTRUMENTAÇÃO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276183", "207")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276183", " 6 GABARITOS DE SOLDA HI-LOW, 1 CALIBRE SOLDA, 1 PAQUÍMETRO, 1 NÍVEL DIGITAL, 2 NÍVEIS ANALÓGICOS, 7 TRENAS, 1 ENCADERNADORA, 1 TERMÔMETRO DIGITAL C/ SONDA, 1 RELÓGIO COMPARADOR, 1 CALIBRADOR DE FOLGA, 1 PENTE DE ROSCA")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276184", "219")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276184", " 1 ARMÁRIO-ESTUFA (ADAPTADO) E 1 ESTUFA DE MANUTENÇÃO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276208", "991")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276208", "Lote com aproximadamente 69 Rádios, 46 Fontes, 41 Baterias, 1 Base, 14 Celulares C332 (Ref. 991)")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276210", "994")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276210", "Lote com aprox. 97 itens: Instrumentos (Audiômetro / Bomba Dosadora / Mala Wallace) e Materiais de Escritório Diversos (Ref. 994)")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276269", "1026")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276269", "Lote com 7Pç Tarrachas Manuais para tubo de Aço, Aprox. 46 Jg. Cossinete, 1 Tesoura de Bancada, 1 Punção Numérico (3Pçs), 1 Vira Macho , 1 Válvula (Ref. 1026)")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276212", "1027")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276212", "Lote com 2 Frisadeira manual, 16 Flangeador Cobre, Aprox. 42 Esquadros, 1 Engate Rápido, 1 Mala lixas (Ref. 1027)")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276214", "1029")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276214", "Dispositivo para usinagem de Aliança de Forno (Ref. 1029)")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276271", "1032")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276271", "Lote com aproximadamente 37 itens Mobília de Escritório e Alojamento (Ref. 1032)")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276218", "1033")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276218", "Lote com Aprox. 54 Cadeiras Diversas, 11 Galões 20L água Val 26, 1 Pegador Garrafão")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276220", "1035")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276220", "Lote com Aprox. 151 itens Sucata ferrosa Eletrica (Painel Solar, Quadros,Caixa Bloqueio, Conduletes,Luminarias, Reatores, Reflettores e Sirenes).")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276222", "1037")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276222", "Lote com 2 Laços de Segurança, 80M Eletroduto, 15 Engates Rápidos,  aprox. 620M Mangueiras Usadas Diversas")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276224", "1042")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276224", "Lote com 1 Maca tipo Padiola, 1 Divã Clinico Branco, 1 Bancada de Madeira Andaime (Ref. 1042)")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276225", "1043")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276225", "Lote com 12 itens (Carrinho, Caixas de Incendio, Mangueiras) (Ref. 1043)")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276226", "1044")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276226", "Lote com 39 itens (10 Rádios Walk Talk, 1 Antena VHF, 29 Acessórios.(Ref. 1044)")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276230", "1045")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276230", "Lote com Aprox. 296 Itens (Fontes Diversas, Suportes Micro/TV, Tv, Câmeras Fotográficas, Telefones, Estabilizador)")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276231", "1047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276231", "Lote com aproximadamente 129pçs Luminárias Aluminio, 20pçs Canaleta PVC")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276233", "1048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276233", "Estufa p/ recozimento F75 75kg trifásico - (AF)")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276234", "1049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276234", " Estufa p/ recozimento F75 75kg trifásico - (AF)")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276236", "1050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276236", " Estufa p/ recozimento 200kg trifasico - (AF)")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276239", "1051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276239", " Estufa p/ recozimento 200kg trifasico - (AF)")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276241", "1052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276241", " Estufa p/Man. 300graus/100kg 220V seca Fluxo'")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276244", "1053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276244", " Estufa p/ recozimento F75 75kg trifasico - (AF)")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276249", "1054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276249", " Estufa p/ recozimento 200kg trifasico - (AF)")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276248", "1055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276248", " Estufa p/ recozimento 200kg trifasico - (AF)")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276252", "1056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276252", " Estufa p/ recozimento F75 75kg trifasico - (AF)")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276253", "1057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276253", " Estufa p/ recozimento F75 75kg trifasico - (AF)")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276255", "1058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276255", " Estufa p /manutenção 200º  400Kg 220V - (AF)")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276259", "1059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276259", " Estufa p/ recozimento F75 75kg trifasico - (AF)")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276261", "1060")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276261", " Estufa p/ recozimento F75 75kg trifasico - (AF)")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276260", "1061")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276260", " Estufa p/ recozimento F75 75kg trifasico - (AF)")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276263", "1062")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276263", " Estufa p /manutenção 200º  640Kg 220V  Alt,1,40 x 1,10 - (AF)")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276267", "1063")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276267", " Estufa p/ recozimento 200kg trifasico - (AF)")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276273", "1066")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276273", "Lote Com aproximadamente 115 Itens Papelaria Escritório Diversos")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276275", "1067")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/276275", "Lote com 3 Bags c/ Aproximadamente 1000kg cada. Areia de Quartzo para Jateamento")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277828", "1069")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/277828", "02 Pneus de Manipulador 19.5L IND R-4 (Ref; 1069)")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>