--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,251 +269,223 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274117", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274117", "TRATOR CASE MAGNUM 340 - TR 162 - ANO 2019 - LOC.: CORRENTINA/ BA")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>150.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>10000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274118", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274118", "TRATOR CASE MAGNUM 340 - TR 164 - ANO 2019 - LOC.: CORRENTINA/ BA")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F12" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...20 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274119", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274119", "TRATOR CASE MAGNUM 340 - TR 124 - ANO 2015 - LOC.: CORRENTINA/ BA")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
+      <c r="F13" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...10 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274120", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274120", "TRATOR CASE MAGNUM 340 - TR 125 - ANO 2015 - LOC.: CORRENTINA/ BA")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D13" s="4" t="inlineStr">
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
+      <c r="F14" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...10 lines deleted...]
-      <c r="C14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274121", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274121", "COLHEITADEIRA VALTRA BC7500 - ANO 2011; PLATAFORMA DRAPPER 35 PÉS - ANO 2015 - (DISTRITO DE ROSÁRIO) - LOC.: CORRENTINA/ BA ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D14" s="4" t="inlineStr">
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>300.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...10 lines deleted...]
-      <c r="C15" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275235", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275235", "PULVERIZADOR AGRÍCOLA CASE PATRIOT 350, ANO: 2015, (FAZENDA BARCELONA) -  LOC.: LUIS EDUARDO MAGALHÃES/ BA")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D15" s="4" t="inlineStr">
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E15" s="5" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>350.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>20000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275236", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275236", "PULVERIZADOR AGRÍCOLA CASE PATRIOT 350, ANO: 2015, (FAZENDA BARCELONA) - LOC.: LUIS EDUARDO MAGALHÃES/ BA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>350.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>20000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>