--- v0 (2025-10-08)
+++ v1 (2026-04-04)
@@ -269,1307 +269,1147 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274037", "011")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274037", "NISSAN/FRONTIER SE 25 X2; 2010/2011; PRATA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274034", "014")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274034", "veja o vídeo!! CHEVROLET/S10 LT DD4A; 2013/2014; PRATA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>61.250,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274033", "015")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274033", "TOYOTA HILUX SW4 SRV 4X4; 2008/2008; COR PRETA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>47.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274040", "016")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274040", "veja o vídeo!! I/TOYOTA HILUX CD4X4 SRV; 2010/2010; PRATA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>77.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274041", "017")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274041", "veja o vídeo!! I/FORD RANGER XLSCD4A22C; 2023/2023; BRANCA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>78.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275220", "018")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275220", "CAMINHONETE CHEVROLET S10 LS; ANO 2019/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>48.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275221", "019")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275221", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>41.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274031", "020")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274031", "PEUGEOT/BOXER M330M 23S; 2012/2013; PRETA; DIESEL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...32 lines deleted...]
-      <c r="A16" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275223", "020")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275223", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274032", "021")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274032", "veja o vídeo!! FIAT/DUCATO MAXI; 2001/2002; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>29.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274039", "022")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274039", "I/FORD TRANSIT 350L TA; 2013/2013; BRANCA; DIESEL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274035", "023")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274035", "veja o vídeo!! IVECO/DAILYCITY3813 VAN; 2006/2006; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274038", "024")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274038", "I/MBENZ 313SF RONTAN AMB; 2003/2004; BRANCA; DIESEL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274036", "025")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274036", "FIAT/DUCATO COMBINATO; ANO 2001; SUCATA - FIM DE VIDA ÚTIL, SEM DIREITO A DOCUMENTO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275224", "026")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275224", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>41.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275226", "027")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275226", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274047", "028")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274047", "CAMINHÃO VW/24.280 CRM 6X2; 2014/2014; BRANCA; DIESEL - FUNC. - FIPE APROX.: R$ 241.353,00")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="B16" s="4" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D17" s="4" t="inlineStr">
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>140.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274046", "029")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274046", "CAMINHÃO VW/15.180 CNM; 2010/2011; BRANCA; DIESEL - FUNC. - FIPE APROX.: R$ 208.469,00")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E17" s="5" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E18" s="5" t="inlineStr">
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274045", "030")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274045", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO; S/ COMPACTADOR MARCA PLANALTO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274042", "031")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274042", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO; C/ COMPACTADOR MARCA PLANALTO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275227", "032")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/275227", "CAMINHONETE CHEVROLET S10 LS; ANO 2018/2019; 4X4 CD; COR PRATA; COMB. DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274044", "033")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274044", "CAMINHÃO FORD/F4000; 1979/1979; MARROM; DIESEL")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
-      <c r="F18" s="4" t="inlineStr">
-[...186 lines deleted...]
-      <c r="E24" s="5" t="inlineStr">
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274043", "034")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274043", "LOTE COM CAMINHÃO VOLVO/VM 270 8X2R; 2014/2015; PRATA; DIESEL E REBOQUE R/METALF .A PRCT 2E; 2022/2022; PRETA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>250.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274060", "050")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274060", "TRANSMISSÃO PÁ CARREGADEIRA VOLVO L90, L110")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274061", "051")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274061", "REDUTOR HIDRÁULICO 14T; COMPLETO PARA EQUIP. PESADO")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>2.750,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274062", "052")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274062", "RODA GUIA COMPLETA COM MOLA PARA ESCAVADEIRA KOMATSU PC200")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274063", "053")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274063", "JOGO DE SAPATA COMPLETA PARA UMA ESCAVADEIRA KOMATSU PC200")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>6.250,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274064", "054")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274064", "EIXO COMPLETO PÁ CARREGADEIRA MICHIGAN 75 III")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274065", "055")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274065", "CILÍNDRO HIDRÁULICO GUINDASTE PEQUENO (MEDIDAS NAS ESPECIFICAÇÕES)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274066", "056")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274066", "DIFERENCIAL PÁ CARREGADEIRA")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274052", "062")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274052", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
-      <c r="F24" s="4" t="inlineStr">
-[...95 lines deleted...]
-      <c r="F27" s="4" t="inlineStr">
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274058", "063")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274058", "TRATOR FORD DEXTA; ANO INDEFINIDO (1958 A 1964) - FUNCIONANDO")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274053", "065")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274053", "TRATOR VALMET 80 ID - FUNCIONANDO")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>15.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274051", "070")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274051", "TC 5090; ANO 2011; C/ PLATAFORMA DE SOJA 35 PÉS - FUNCIONANDO")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>300.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-[...25 lines deleted...]
-      <c r="F28" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274049", "071")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274049", "CASE 2688; ANO 2013; C/ 2 PLATAFORMAS 30X20 PARA SOJA E MILHO - FUNCIONANDO")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>350.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-[...207 lines deleted...]
-      <c r="D35" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274054", "075")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274054", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274055", "077")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274055", "PARAMOTOR ASA SOL FLEXUS M; VITORAZZI; ANO 2019 ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274057", "080")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274057", "CARRETA")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E35" s="5" t="inlineStr">
-[...414 lines deleted...]
-      </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274056", "083")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274056", "LOTE COM APROX. 60 ESCADAS EM ALUMÍNIO; C/ 5 DEGRAUS PARA 250KG OU C/ 7 DEGRAUS PARA 150KG")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274059", "085")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274059", "MOTOR MWM; KD12 (COM REDUTOR)")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>