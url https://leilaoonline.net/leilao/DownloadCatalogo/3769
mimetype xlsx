--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,923 +269,811 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274843", "000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274843", "[vídeo] Caminhão MB 1718 A - 1999 Com equipamento ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>114.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274844", "001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274844", " Peneira de 1 deck - 3,00 x 0,80")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274846", "002")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274846", " Tanque para armazenagem - 5.000 L")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274845", "003")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274845", " Tanque reservatório - Aprox. 8.000 L")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274851", "004")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274851", " Caçamba Meia cana - Rosseti")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274850", "005")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274850", " Retalhos de borracha - Aprox. 100 ton. - Lances por KG")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>0,05</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274849", "006")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274849", " Compactador de lixo ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274847", "007")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274847", " Britador Cônico Furlan GR 500 - Faltando redutor e polia")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>18.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274853", "008")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274853", " Empilhadeira Clark ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274848", "009")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274848", " Caminhão Ford 1119 Cargo 2014 - Baú")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>170.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274852", "010")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274852", " Rosca sem fim - Limpeza de plástico.")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274828", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274828", "Concha de retroescavadeira ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274833", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274833", "Motoniveladora Patrol Caterpillar 120B")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>55.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274834", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274834", " Pá Carregadeira 924G 2003")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274825", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274825", "Carreta tanque agrícola ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274826", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274826", "Lote com modelos e medidas de cabos de aço diversos.")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274829", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274829", "Concha de BobCat")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274827", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274827", "Lote com: 02 unid. Tanque de 10.000L")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274842", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274842", "Retroescavadeira Case 580L 1999 - Motor Cummins série B - Não acompanha Rompedor - Com concha traseira")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>72.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274841", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274841", "Prensa Dan-press")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274838", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274838", "Escavadeira Caterpillar M322D 2008")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>220.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274837", "023")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274837", " Retífica")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274830", "024")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274830", "Prensa jacaré")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274831", "025")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274831", "Pá Carregadeira CAT 924G 2003")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>135.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274832", "026")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274832", "Empilhadeira Elétrica Yale ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274839", "027")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274839", "Moinho de martelo boca: 1,26x 0,35 - Motor 110Cv")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>145.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274840", "028")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274840", "Silo de ração")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274835", "029")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274835", " Carreta tanque agrícola")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>