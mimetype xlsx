--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,891 +269,783 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273714", "005")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273714", "SEMI-REBOQUE R/RANDON SR CT; 2016/2017; COR AMARELA ; C/ 12 PNEUS; MEDIDAS NAS ESPECIFICAÇÕES - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>165.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273923", "020")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273923", "veja o vídeo!! MMC/TRITON SPORT HPE S; 2021/2022; AZUL; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>108.750,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273924", "025")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273924", "veja o vídeo!! I/TOYOTA HILUX CDSRVA4FD; 2016/2016; PRATA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>117.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274225", "027")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/274225", "veja o vídeo!! CAMINHÃO VW/6.160 DRC 4X2; 2019/2020; BRANCA; DIESEL; CARROC. BASCULANTE - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>137.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273698", "035")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273698", "CAMINHÃO M. BENZ/LK 1113; 1980/1981; AMARELA; DIESEL; BASCULANTE; DIREÇÃO HIDRÁULICA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>42.250,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273718", "036")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273718", "veja o vídeo!! CARREGADEIRA DE CANA MASSEY FERGUSON; MODELO 290 4X4; ANO 2007 - EQUIP. TRABALHANDO OPERACIONAL")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273711", "037")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273711", "veja o vídeo!! RETROESCAVADEIRA XCMG; MODELO XT870BR-I; TRAÇADA 4X4; ANO 2020; HORAS 2.682 - FUNCIONANDO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>52.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273717", "039")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273717", "veja o vídeo!! PÁ CARREGADEIRA LOADER; MODELO 957H; ANO 2017; MOTOR CUMMINS - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>180.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273716", "040")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273716", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; MODELO 924F - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273715", "041")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273715", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; MODELO 950F; ANO 1997; CABINE CLIMATIZADA - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273699", "042")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273699", "veja o vídeo!! PÁ CARREGADEIRA DUAC; MODELO 946; ANO 2021; HORÍMETRO 887 - EQUIP. FUNCIONANDO E TRABALHANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>156.750,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273706", "043")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273706", "veja o vídeo!! PÁ CARREGADEIRA MICHIGAN; MODELO 55C - EQUIP. OPERACIONAL, FUNCIONANDO E TRABALHANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>108.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273712", "044")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273712", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; CABINE CLIMATIZADA - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>37.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273710", "045")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273710", "veja o vídeo!! ESCAVADEIRA HIDRÁULICA KOMATSU; MODELO PC 160; ANO 2008; AR CONDICIONADO - EQUIP. OPERACIONAL E TRABALHANDO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>53.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273709", "047")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273709", "EMPILHADEIRA CLARK C/ CAPACIDADE DE APROX. 7 TON; MOTOR CHEVROLET 6 CILINDROS - FUNC. (NÃO ACOMPANHA CILINDRO DE GÁS)")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273707", "048")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273707", "veja o vídeo!! EMPILHADEIRA CLARK; 7 TONELADAS; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273708", "049")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273708", "EMPILHADEIRA CLARK; CAP. APROX. 7 TON; À DIESEL; AUTOMÁTICA; MOTOR PERKINS 4CC; SEM IDENT. DE ANO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>26.250,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273700", "050")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273700", "TRANSBORDO PARA GRÃOS; CAP. APROX. 15 TONELADAS; ENGATE RAQUETE; C/ PNEUS DE ALTA FLUTUAÇÃO E BITOLA LARGA")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>36.250,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273719", "051")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273719", "ROLO COMPACTADOR MULLER; MODELO VAP 70; MOTOR MERCEDES BENZ - EQUIP. OPERACIONAL, TRABALHANDO E VIBRANDO")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>39.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273720", "052")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273720", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; MODELO 938K; ANO 2020 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>172.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273713", "054")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273713", "veja o vídeo!! TRATOR AGRÍCOLA JOHN DEERE; MODELO 7185J; ANO 2011 - EQUIP. TRABALHANDO ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>97.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273696", "055")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273696", "veja o vídeo!! TRATOR VALTRA BH 145; ANO 2014 - MOTOR FUNCIONANDO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>120.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...42 lines deleted...]
-      <c r="C14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273703", "056")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273703", "veja o vídeo!! TRATOR MASSEY FERGUSON; ANO 1954; 4 CILINDROS; À DIESEL ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D14" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...143 lines deleted...]
-      <c r="D19" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273705", "057")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273705", "TRATOR MASSEY FERGUSON 35X; ANO INDEFINIDO; MOTOR 4CC")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E19" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D20" s="4" t="inlineStr">
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273702", "058")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273702", "MICRO TRATOR AGRALE")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E20" s="5" t="inlineStr">
-[...191 lines deleted...]
-      <c r="E26" s="5" t="inlineStr">
+      <c r="E35" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
-      <c r="F26" s="4" t="inlineStr">
-[...223 lines deleted...]
-      <c r="F33" s="4" t="inlineStr">
+      <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-[...15 lines deleted...]
-      <c r="D34" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273697", "059")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273697", "veja o vídeo!! TRATOR TOBATA C/ ROTATIVA; SEM ANO DE IDENTIFICAÇÃO - SOMENTE VÍDEO")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E34" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F34" s="4" t="inlineStr">
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-[...62 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273701", "061")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273701", "TRATOR FORD 4600; ANO 1978 - FUNCIONANDO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>