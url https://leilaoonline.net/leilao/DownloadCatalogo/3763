--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,1851 +269,1623 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273557", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273557", "[ LANCES POR KG ] APROX. 10.000 KG CORDOALHAS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>3,50</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>0.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273540", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273540", "[ LANCES POR KG ]  APROX. 10.000 KG CORDOALHAS")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>3,50</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>0.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273553", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273553", " APROX. 500 UN CRUZETA DE FIBRA")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273530", "006")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273530", " APROX. 5.000 UN. CAPA PARA CONECTOR")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273539", "007")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273539", " APROX. 1.000 UN. CRUZETAS REDONDAS")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273560", "008")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273560", " APROX. 1.000 UN. CRUZETA DE MADEIRA 2,40")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273525", "009")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273525", " APROX. 1.000 UN. CRUZETA DE MADEIRA 2,40")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273541", "010")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273541", "[ LANCES POR KG ]  APROX. 5 TON MPRESSORAS")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1,40</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>0.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273554", "011")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273554", " MOTOR DE INDUÇÃO (3 FASES QUADRO TEAAC 560A)")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>33.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273546", "012")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273546", " COMPRESSOR DE AR COMPRIMIDO (LOTE COM 2PÇS)")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273537", "013")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273537", " COMPRESSOR DE AR COMPRIMIDO (LOTE COM 2PÇS)")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273528", "014")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273528", " COMPRESSOR DE AR COMPRIMIDO (LOTE COM 2PÇS)")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273526", "015")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273526", " COMPRESSOR DE AR COMPRIMIDO (LOTE COM 2PÇS)")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273547", "016")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273547", " COMPRESSOR DE AR COMPRIMIDO (LOTE COM 2PÇS)")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273535", "017")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273535", " 17 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>7.140,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273531", "018")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273531", " APROX. 500 UN. CRUZETA DE FIBRA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273548", "019")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273548", " APROX. 500 UN. CRUZETA DE FIBRA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273543", "021")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273543", " ESCAVADEIRA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273559", "022")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273559", " LOTE SUCATA DE PORTAS CARROS (VARIADAS)")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273524", "023")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273524", " MOINHO BOLA PEQUENO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273527", "024")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273527", " MOINHO BOLA GRANDE")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273533", "025")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273533", " SUCATA DE RETROESCAVADEIRA MOD. JCB 3C")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273538", "026")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273538", "[ LANCES POR KG ]  TALHA E CABOS DE AÇO - LOTE POR KILO - APROX. 1.000 KG")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1,40</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273549", "027")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273549", "[ LANCES POR KG ]  CANOS DE AÇO INOX - LOTE POR KILO - APROX. 2.000 KG")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>4,50</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273529", "028")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273529", " 10 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273544", "029")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273544", " 10 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273556", "030")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273556", " 10 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273558", "031")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273558", " 10 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273574", "032")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273574", " 10 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273575", "033")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273575", " 10 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273567", "034")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273567", " 10 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273561", "035")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273561", " 10 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273532", "036")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273532", " 12 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273542", "037")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273542", " 12 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273572", "038")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273572", " 12 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273568", "039")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273568", " 12 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273573", "040")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273573", " 6 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>2.940,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273565", "041")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273565", " 11 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>3.850,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273563", "042")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273563", " 5 UN. MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.450,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273552", "043")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273552", " 8 UN. MOTOREDUTOR DIVERSOS (SEM PLACA)")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273534", "044")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273534", " 11 MOTOREDUTOR DIVERSOS ")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>3.850,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273545", "050")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273545", " 11 MOTOREDUTOR DIVERSOS")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>3.850,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273551", "052")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273551", " APROX. 50 UN. POSTE DE MADEIRA")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273571", "053")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273571", " APROX. 50 UN. POSTE DE MADEIRA")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273580", "054")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273580", " APROX. 50 UN. POSTE DE MADEIRA")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273550", "055")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273550", " APROX. 50 UN. POSTE DE MADEIRA")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273562", "056")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273562", " APROX. 50 UN. POSTE DE MADEIRA")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273570", "057")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273570", " APROX. 50 UN. POSTE DE MADEIRA")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273577", "058")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273577", " APROX. 50 UN. POSTE DE MADEIRA")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273578", "059")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273578", " APROX. 50 UN. POSTE DE MADEIRA")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273566", "060")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273566", " APROX. 50 UN. POSTE DE MADEIRA")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273555", "061")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273555", " APROX. 50 UN. POSTE DE MADEIRA")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273564", "064")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273564", " MOINHO BOLA PEQUENO")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273576", "065")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273576", " MOINHO BOLA PEQUENO")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273579", "066")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273579", " MOINHO BOLA PEQUENO")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273536", "067")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273536", " MOINHO BOLA PEQUENO")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273569", "068")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273569", " MOINHO BOLA GRANDE")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>