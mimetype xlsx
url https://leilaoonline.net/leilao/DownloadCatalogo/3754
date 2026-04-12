--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,571 +269,503 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273063", "2000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273063", "BAÚ REFRIGERADO 5,00 X 2,40 MTS.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273050", "2001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273050", "TRATOR MAXION  MOD. 3000 4x4 EMPILHADEIRA ANO 2011")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>98.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273060", "2002")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273060", " ENXADA ROTATIVA MARCA LAVRALE")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273064", "2003")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273064", "RETROESCAVADEIRA  CASE MOD.580H - ano 1981 - redução de cambio")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273057", "2004")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273057", " SUBSOLADOR AMARELO PECINI")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273059", "2005")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273059", " SUBSOLADOR AZUL ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273052", "2006")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273052", " CONCHA 1,70 COMPRIMENTO X 0,80 ALTURA X 0,60 PROFUNDIDADE")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273054", "2008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273054", " MISTURADOR COM BALANÇA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273061", "2010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273061", "TRATOR MASSEY FERGUSON  MOD. 265 ANO 1994  - DIREÇÃO HIDRÁULICA -  RODEIRO ARO 30 ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273051", "2013")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273051", " TRATOR MASSEY FERGUNSON MOD. 290 ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>55.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273053", "2015")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273053", " BAÚ 4,00 X 2,30 X 2,30 ALTURA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>7.800,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273055", "2016")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273055", " BAÚ 5,50 X 2,30 X 2,40 ALTURA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>9.800,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273058", "2017")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273058", " BAÚ 8,50 X 2,60 X 2,40 ALTURA - PISO CHAPEADO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>11.800,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273056", "2018")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273056", " CARROCERIA MALHAL FERRO FUNDO CHAPEADO 6,00 X 2,40")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>9.800,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273062", "2021")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273062", "GM/MONTANA CONQUEST ANO 2007/2007 - COR PRETA - FLEX")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>19.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273048", "2046")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273048", " EQUIPAMENTO LIMPEZA DE BOCA DE LOBO - ASPIRA E EMPURRA - NO ESTADO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273049", "2061")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/273049", "CALCAREADEIRA SPANDER ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>