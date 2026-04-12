--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,731 +269,643 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/272879", "003")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/272879", "I/AUDI RS4 AVANT 4.2FSI; 2014/2015; VERMELHA; GASOLINA - FUNC. - FIPE APROX.: R$ 362.069,00")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>97.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271798", "005")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271798", "veja o vídeo!! TOYOTA/ETIOS HB X 13L MT; 2016/2017; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/272866", "007")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/272866", "veja o video!! CHEVROLET/COBALT 1.4 LT; 2017/2017; AZUL; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>32.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/272749", "010")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/272749", "veja o vídeo!! CHEVROLET/ONIX 1.0MT LT; 2014/2015; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>29.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/272868", "013")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/272868", "FORD/FIESTA FLEX; 2009/2009; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271811", "015")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271811", "veja o vídeo!! CHEV/ONIX PLUS 10TAT PR2; 2022/2023; BRANCA; ALCO./GASOL. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271801", "020")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271801", "veja o vídeo!! I/M. BENZ SLK 250 CGI; 2014/2014; VERMELHA; GASOLINA - FUNC.- FIPE APROX.: R$ 205.128,00")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>140.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271799", "025")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271799", "veja o vídeo!! HONDA/WR-V LX CVT; 2021/2021; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271807", "030")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271807", "veja o vídeo!! CHEVROLET/COBALT 1.4 LTZ; 2014/2015; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>27.750,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271810", "035")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271810", "veja o vídeo!! CHEV/SPIN 1.8L MT LT; 2017/2018; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>31.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271809", "040")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271809", "veja o vídeo!! MMC/PAJERO TR4 FL 2WD HP; 2012/2013; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>21.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271797", "045")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271797", "veja o vídeo!! I/HONDA CR-V EXL; 2008/2008; PRATA; GASOLINA - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>14.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271808", "055")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271808", "veja o vídeo!! NISSAN/KICKS SENSE CVT; 2023/2024; PRATA; ALCO./GASOL. - FUNC. - IPVA 2025 OK - FIPE APROX.: R$ 104.158,00")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271800", "060")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271800", "veja o vídeo!! HONDA/CITY LX CVT; 2017/2017; CINZA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>45.750,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271806", "065")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271806", "veja o vídeo!! FIAT/FIORINO ENDURANCE; 2021/2021; BRANCA; ALCO./GASOL. - FUNCIONANDO - APROX. 52.800KM")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>47.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271794", "070")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271794", "veja o vídeo!! VW/GOL 1.0L MC4; 2019/2020; BRANCO; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>28.750,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271803", "075")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271803", "veja o vídeo!! I/HONDA CR-V LX; 2008/2008; PRATA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...15 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271802", "080")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271802", "veja o vídeo!! KIA/SPORTAGE; 2013/2014; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>26.250,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271795", "085")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271795", "veja o vídeo!! FIAT/UNO WAY 1.4; 2015/2016; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>24.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271805", "090")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271805", "veja o vídeo!! TOYOTA/ETIOS HB XS 15 MT; 2017/2018; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>34.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...79 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271804", "095")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271804", "veja o vídeo!! I/TOYOTA HILUX CD4X4 SRV; 2010/2010; PRATA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...478 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271796", "100")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271796", "veja o vídeo!! CHEV/ONIX 10TAT LTZ; 2022/2023; BRANCA; ALCO./GASOL. - FUNC. - APROX. 13.000KM -  IPVA 2025 OK - FIPE APROX.: R$ 85.953,00")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>43.750,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>