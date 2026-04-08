--- v0 (2025-10-08)
+++ v1 (2026-04-08)
@@ -269,1531 +269,1343 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271122", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271122", " PLANTADEIRA DE CANA MARCA SOLLUS")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271110", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271110", " TANQUE FERRO CAP. 20.000L")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271116", "006")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271116", " SECADORA DE CAFÉ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271103", "008")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271103", " MÁQUINA BATEDEIRA FEIJÃO/AMENDOIN")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271124", "009")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271124", " MÁQUINA COLHEDORA MILHO/SOJA/ARROZ ET4")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271111", "010")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271111", " PODADEIRA CITRUS MARCA IFLÓ (LATERAL)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271107", "011")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271107", " TANQUE FERRO CAP. 6.000L")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271113", "012")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271113", " 2 SILOS P/ GRÃOS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271119", "013")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271119", " PODADEIRA CITRUS MARCA IFLÓ (TOPO)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271102", "015")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271102", " TANQUE FERRO CAP. 8.000L")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271120", "016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271120", " TANQUE SOBRE RODAS CAP. 3.000L")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271112", "017")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271112", " CARRETEL IRRIGAÇÃO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271109", "018")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271109", " BAZUCA CAP. 8.000KG PARA GRÃOS")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>5.200,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271108", "019")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271108", " GRADE ROME CONTROLE REMOTO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271146", "020")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271146", " RECOLHEDORA CAFÉ VICON")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271140", "021")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271140", " PLANTADEIRA JUMIL 8 LINHAS (PLANTIO DIRETO)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271106", "022")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271106", " ENLEIRADOR DE CAFÉ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271114", "023")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271114", " TANQUE FIDO 3.000L")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271105", "024")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271105", " RECOLHEDORA CAFÉ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271104", "025")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271104", " ROÇADEIRA DE ARAMASTO RODA DE FERRO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271117", "026")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271117", " ENLEIRADOR DE CAFÉ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271123", "027")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271123", " PLANTADEIRA SEMENTE 5 LINHAS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271118", "028")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271118", " ROÇADEIRA DUPLO KAMAQ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271115", "029")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271115", " TANQUE SOBRE RODAS CAP. 4.000L")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271121", "030")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271121", " PLANTADEIRA TATU 7 LINHAS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271137", "031")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271137", " CONJUNTO LAMINA (POR BAIXO)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271128", "032")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271128", " PLANTADEIRA HIDRAULICO SEMENTE 2 LINHAS")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271151", "034")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271151", " LOTE COM ADUBADEIRAS DE HIDRAULICO DIVERSAS MARCAS CONTENDO5 PEÇAS")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271142", "035")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271142", " DEBULHADOR MILHO/FEIJÃO JUMIL")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271127", "039")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271127", " TANQUE FIBRA CAP. 1.500L")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271129", "040")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271129", " AFOFADOR MANDIOCA MARCA IKEDA")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>4.600,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271134", "043")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271134", " ARADO TATÚ 03 DIVERSAS")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271126", "046")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271126", " CAÇAMBA TANQUE 2.000L DIESEL TANQUE 1.000L")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271132", "049")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271132", " PLANTADEIRA DE INVERNO")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271135", "050")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271135", " ARADO 03 AIVECAS MASCHIETO")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271133", "053")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271133", " LOTE COM SUCATAS DE SOPRADORES/ARRUADORES P/CAFÉ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271139", "056")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271139", " TANQUE CAP. 5.000L DE FERRO")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271149", "057")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271149", " TRITURADOR/PICADOR CAPIM MENTA MIT 600")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271150", "059")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271150", " CHASSI DE TANQUE")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271125", "062")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271125", " GARFO/RASTELO ENLEIRADOR")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271145", "064")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271145", " BALANÇA PESAR BOI")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271143", "065")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271143", " LOTE BOMBAS DIVERSOS")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...846 lines deleted...]
-      <c r="E37" s="5" t="inlineStr">
+      <c r="E52" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
-      <c r="F37" s="4" t="inlineStr">
-[...186 lines deleted...]
-      <c r="E43" s="5" t="inlineStr">
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271152", "066")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271152", " LOTE DE REDUTORES DIVERSOS (AGRICOLAS E INDUSTRIAIS)")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.650,00</t>
         </is>
       </c>
-      <c r="F43" s="4" t="inlineStr">
-[...186 lines deleted...]
-      <c r="E49" s="5" t="inlineStr">
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271148", "067")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271148", " PARTES PEÇAS RETROESCAVADEIRA (SUCATA)")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271147", "068")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271147", " VAGONETAS PARA TRANSPORTE DE CAFÉ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
-      <c r="F49" s="4" t="inlineStr">
-[...190 lines deleted...]
-      </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271154", "070")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271154", "ARADO IKEDA 4 HASTES")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>4.100,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271155", "072")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/271155", "[ VÍDEO ] (SUCATA) FORD/F 600 - SEM DIRETO A DOCUMENTAÇÃO")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>12.650,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>