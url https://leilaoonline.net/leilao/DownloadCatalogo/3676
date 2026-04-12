--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,635 +269,559 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268862", "025")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268862", "veja o vídeo!! TOYOTA/ETIOS SD XS; 2014/2015; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268192", "030")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268192", "veja o vídeo!! HONDA/HR-V EXL CVT; 2021/2021; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268178", "035")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268178", "veja o vídeo!! CHEV/ONIX 10TAT LTZ; 2022/2023; BRANCA; ALCO./GASOL. - FUNC. - APROX. 13.000KM -  IPVA 2025 OK - FIPE APROX.: R$ 85.953,00")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>58.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/269486", "037")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/269486", "veja o vídeo!! HONDA/CITY LX CVT; 2017/2017; CINZA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268194", "040")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268194", "veja o vídeo!! MMC/PAJERO TR4 FL 2WD HP; 2012/2013; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268190", "045")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268190", "veja o vídeo!! RENAULT/SANDERO PR1616VA; 2011/2012; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268195", "050")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268195", "CITROEN C3 STYLE ED.PURE TECH 1.2 12V; 2017; COR BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268179", "055")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268179", "veja o vídeo!! I/HONDA CR-V EXL FLEX; 2014/2014; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268181", "060")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268181", "veja o vídeo!! VW/GOL 1.0L MC4; 2019/2020; BRANCO; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>18.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268184", "065")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268184", "veja o vídeo!! FIAT/UNO WAY 1.4; 2015/2016; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268186", "070")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268186", "veja o vídeo!! NISSAN/KICKS SENSE CVT; 2023/2024; PRATA; ALCO./GASOL. - FUNC. - IPVA 2025 OK - FIPE APROX.: R$ 104.158,00")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268182", "075")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268182", "veja o vídeo!! HONDA/HR-V EX CVT; 2019/2020; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268187", "080")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268187", "veja o vídeo!! I/HONDA CR-V EXL; 2008/2008; PRATA; GASOLINA - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>23.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268183", "085")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268183", "veja o vídeo!! VW/VOYAGE 1.6L MB5; 2020/2021; PRATA; ALCO./GASOL. - FUNCIONANDO ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268185", "090")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268185", "veja o vídeo!! CHEVROLET/COBALT 1.4 LTZ; 2014/2015; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268180", "095")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268180", "veja o vídeo!! I/BMW 535I FR71; 2010/2011; CINZA; GASOLINA - FUNCIONANDO - FIPE APROX.: R$ 93.827,00")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>63.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268191", "100")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268191", "veja o vídeo!! I/HONDA CR-V LX; 2008/2008; PRATA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268188", "105")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268188", "veja o vídeo!! I/M. BENZ SLK 250 CGI; 2014/2014; VERMELHA; GASOLINA - FUNC.- FIPE APROX.: R$ 205.128,00")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>135.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268189", "110")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268189", "veja o vídeo!! KIA/SPORTAGE; 2013/2014; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>