--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,635 +269,559 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15815", "42710")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15815", "  ROMPEDOR HIDRÁULICO C/ PLACA DE ACOPLAMENTO E PONTEIRA HIDRAÚL ALL WORK B-1890 ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>38.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15820", "43865")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15820", "  GRUPO GERADOR DIESEL OTTOMOTORES MOTOR (250KVA) ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>31.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15818", "43866")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15818", "  GRUPO GERADOR DIESEL STEMAC MOTOR MWM 6.10T (150KVA) ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>26.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15811", "44951")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15811", " 166 PALETEIRAS MANUAL ALL WORK 25P - PREÇO UNITÁRIO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>112.880,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15822", "44952")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15822", "  CAÇAMBA PENEIRA MB CRUSHING S10 ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>26.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15812", "44953")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15812", "  CAÇAMBA PENEIRA MB CRUSHING S14 ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15821", "44954")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15821", "  CAÇAMBA BRITADORA MB CRUSHING C50 ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15814", "44956")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15814", "  FRESADORA DE ASFALTO SIMEX PLB-350 ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15827", "44957")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15827", "  FRESADORA DE ASFALTO SIMEX PLB-450 ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15825", "44958")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15825", "  EMPILHADEIRA ELÉTRICA PATOLADA OPERADOR CAMINHANDO ALL WORK 15PSE - SEM BATERIA ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15828", "44959")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15828", "  EMPILHADEIRA ALL WORK AW25FG ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15813", "44971")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15813", "  2 PNEUS NOVO NHS 6.00-9 - PREÇO UNITÁRIO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15829", "44972")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15829", "  2 PNEUS NOVO SOLIDEAL 7.00-15 - PREÇO UNITÁRIO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15816", "44974")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15816", " 1  PNEU NOVO GOODYEAR 15.5/80-24 ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15819", "44975")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15819", " 2 PNEUS NOVO GOODYEAR 16.5/85-24 PREÇO UNITÁRIO ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15817", "44976")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15817", " 3  PNEUS NOVO ADVANCE 10.5/65-16  - PREÇO UNITÁRIO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15824", "44977")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15824", "  1 PNEU NOVO FIRESTONE 11.00-16 ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15826", "44979")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15826", " 4  JOGOS DE GARFO PALLET BOBCAT -PREÇO UNITÁRIO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15823", "44981")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15823", "  MANIPULADOR TELESCÓPICO WACKER NEUSON 2506 ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>94.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>